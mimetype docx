--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -187,278 +187,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing, an opportunity to revive soybean cultivation in Europe</w:t>
+                <w:t xml:space="preserve">Celebrating the 25th Anniversary of the International Society for Seed Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Monfort</w:t>
+                <w:t xml:space="preserve">Jose Maria Barrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Roeber</w:t>
+                <w:t xml:space="preserve">Si‐chong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nogué</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edvaldo Aparecido Amaral da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona R Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.17266⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960258525000029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079201v1</w:t>
+                <w:t xml:space="preserve">hal-04944882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebrating the 25th Anniversary of the International Society for Seed Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Maria Barrero</w:t>
+                <w:t xml:space="preserve">Genome editing, an opportunity to revive soybean cultivation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvaldo Aparecido Amaral da Silva</w:t>
+                <w:t xml:space="preserve">Frank Roeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona R Hay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (4), pp.e17266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0960258525000029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944882v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Adaptive Sampling: A Smart Approach for Affordable Germination Phenotyping</w:t>
               </w:r>
@@ -706,265 +706,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASIC PENTACYSTEINE1 regulates ABI4 by modification of two histone marks H3K27me3 and H3ac during early seed development of Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Sleeping but not defenceless: seed dormancy and protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Dang</w:t>
+                <w:t xml:space="preserve">Benjamin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1395379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665511v1</w:t>
+                <w:t xml:space="preserve">hal-04733530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleeping but not defenceless: seed dormancy and protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BASIC PENTACYSTEINE1 regulates ABI4 by modification of two histone marks H3K27me3 and H3ac during early seed development of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hubert</w:t>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1395379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733530v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BRAHMA-associated SWI/SNF chromatin remodeling complex controls Arabidopsis seed quality and physiology</w:t>
               </w:r>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to determine antifungal activity in seed exudates by nephelometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1303,710 +1303,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed responses to change in ambient humidity and the consequences for storability</w:t>
+                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabnam Rezaei</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stored Products Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jspr.2024.102477⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079896v1</w:t>
+                <w:t xml:space="preserve">hal-04443649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed responses to change in ambient humidity and the consequences for storability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shabnam Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona R Hay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
+              <w:t xml:space="preserve">Journal of Stored Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.102477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jspr.2024.102477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443649v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABSCISIC ACID INSENSITIVE 4 coordinates eoplast formation to ensure acquisition of seed longevity during maturation in Medicago truncatula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+                <w:t xml:space="preserve">Isidore Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchand</w:t>
+                <w:t xml:space="preserve">F. Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113 (5), pp.934-953. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919827v1</w:t>
+                <w:t xml:space="preserve">hal-04258504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Desiccation tolerance in land plants: from mechanisms to evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidore Diouf</w:t>
+                <w:t xml:space="preserve">Xiaoshuang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bitton</w:t>
+                <w:t xml:space="preserve">Bei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1210946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258504v1</w:t>
+                <w:t xml:space="preserve">hal-04733540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Desiccation tolerance in land plants: from mechanisms to evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bei Gao</w:t>
+                <w:t xml:space="preserve">ABSCISIC ACID INSENSITIVE 4 coordinates eoplast formation to ensure acquisition of seed longevity during maturation in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Wood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoyuan Zhang</w:t>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (5), pp.934-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1210946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733540v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Moisture Isotherms, Sorption Models, and Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia J Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2047,1613 +2047,1613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes‐soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (5), pp.1298-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109929v1</w:t>
+                <w:t xml:space="preserve">hal-03177967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.107247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03251660v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03177967v1</w:t>
+                <w:t xml:space="preserve">hal-03329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Delahaie</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddi Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329141v1</w:t>
+                <w:t xml:space="preserve">hal-03162464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37, pp.107247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107247⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336685v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
+                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bizouerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddi Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.106671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03162464v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.673072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03379739v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for auxin signaling in the acquisition of longevity during seed maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The seed‐specific heat shock factor A9 regulates the depth of dormancy in Medicago truncatula seeds via ABA signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Neveu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Denise Puntel Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuri Kanno</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16150⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Early Access, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275882v1</w:t>
+                <w:t xml:space="preserve">hal-02911644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and environmental factors regulating seed longevity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Deep learning-based detection of seedling development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Samiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pejman Rasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20190165⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-020-00647-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487512v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed‐specific heat shock factor A9 regulates the depth of dormancy in Medicago truncatula seeds via ABA signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Dang</w:t>
+                <w:t xml:space="preserve">A Seed-Specific Regulator of Triterpene Saponin Biosynthesis in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Lacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keylla Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Arendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13853⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.2020-2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911644v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based detection of seedling development</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A role for auxin signaling in the acquisition of longevity during seed maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-020-00647-9⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 225 (1), pp.284-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924405v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Seed-Specific Regulator of Triterpene Saponin Biosynthesis in Medicago truncatula</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and environmental factors regulating seed longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.2020-2042. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 477 (2), pp.305 - 323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20190165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886447v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -3767,814 +3767,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Letters to the twenty-first century botanist. Second series: “What is a seed? – 2. Regulation of desiccation tolerance and longevity in developing seeds: two faces of the same coin”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late seed maturation improves the preservation of seedling emergence during storage in soybean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Puntel Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Akemi Hoshino-Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Márcia Pereira Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1476177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2317-1545v40n2191893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622005v1</w:t>
+                <w:t xml:space="preserve">hal-01848446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late seed maturation improves the preservation of seedling emergence during storage in soybean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seed Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2317-1545v40n2191893⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848446v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais-Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.060⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (12), pp.1017-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618215v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Letters to the twenty-first century botanist. Second series: “What is a seed? – 2. Regulation of desiccation tolerance and longevity in developing seeds: two faces of the same coin”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (12), pp.1017-1025. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (2), pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1476177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779324v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association studies with proteomics data reveal genes important for synthesis, transport and packaging of globulins in legume seeds</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Aime</w:t>
+                <w:t xml:space="preserve">Rubiana Falopa Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bordat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14500⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606529v1</w:t>
+                <w:t xml:space="preserve">hal-01563246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide association studies with proteomics data reveal genes important for synthesis, transport and packaging of globulins in legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubiana Falopa Rossi</w:t>
+                <w:t xml:space="preserve">Amandine Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180282. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), pp.1597-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563246v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late seed maturation: drying without dying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4638,51 +4638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABI5 Is a Regulator of Seed Maturation and Longevity in Legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,926 +4899,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t>
+                <w:t xml:space="preserve">Time-series analysis of the transcriptome of the re-establishment of desiccation tolerance by ABA in germinated Arabidopsis thaliana seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Duc</w:t>
+                <w:t xml:space="preserve">Maria Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Biarnès</w:t>
+                <w:t xml:space="preserve">Harm Nijveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilco Ligterink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t>
+              <w:t xml:space="preserve">Genomics Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.154-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gdata.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633195v1</w:t>
+                <w:t xml:space="preserve">hal-01392706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of Longevity-Related Genes from a Robust Coexpression Network of Seed Maturation Identifies Regulators Linking Seed Storability to Biotic Defense-Related Pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Identification of a molecular dialogue between developing seeds of Medicago truncatula and seedborne xanthomonads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Enrico Glaab</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.15.00632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392707v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword. Special issue on desiccation biology.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392702v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to desiccation biology: from old borders to new frontiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 242 (2), pp.369-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-015-2357-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636174v1</w:t>
+                <w:t xml:space="preserve">hal-01392701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to desiccation biology: from old borders to new frontiers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-015-2357-6⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392701v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a molecular dialogue between developing seeds of Medicago truncatula and seedborne xanthomonads.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Inference of Longevity-Related Genes from a Robust Coexpression Network of Seed Maturation Identifies Regulators Linking Seed Storability to Biotic Defense-Related Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Glaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv167⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (10), pp.2692-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392700v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-series analysis of the transcriptome of the re-establishment of desiccation tolerance by ABA in germinated Arabidopsis thaliana seeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilco Ligterink</w:t>
+                <w:t xml:space="preserve">Foreword. Special issue on desiccation biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henk Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.154-6. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 242 (2), pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gdata.2015.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-015-2356-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01392706v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene co-expression network predicts functional genes controlling the re-establishment of desiccation tolerance in germinated Arabidopsis thaliana seeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harm Nijveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,103 +5882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 163 (2), pp.757 - 774. </w:t>
@@ -6010,364 +6010,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poignavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (6), pp.982-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455970v1</w:t>
+                <w:t xml:space="preserve">hal-01209950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Vieren</w:t>
+                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (6), pp.982-996. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209950v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEA polypeptide profiling of recalcitrant and orthodox legume seeds reveals ABI3-regulated LEA protein abundance linked to desiccation tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6418,103 +6418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for an endosperm-localized subtilase in the control of seed size in legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 196 (3), pp.738-751. </w:t>
@@ -6578,51 +6578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,1057 +6686,1057 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk K. Hincha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.165-173</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.165 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258511000079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729324v1</w:t>
+                <w:t xml:space="preserve">hal-02649241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait loci analysis reveals a correlation between the ratio of sucrose/raffinose family oligosaccharides and seed vigour in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (9), pp.1473-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02346.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258511000079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649241v1</w:t>
+                <w:t xml:space="preserve">hal-00729316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci analysis reveals a correlation between the ratio of sucrose/raffinose family oligosaccharides and seed vigour in Medicago truncatula.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk K. Hincha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.165-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02346.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729316v1</w:t>
+                <w:t xml:space="preserve">hal-00729324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtPM25 is an atypical hydrophobic late embryogenesis-abundant protein that dissociates cold and desiccation-aggregated proteins.</w:t>
+                <w:t xml:space="preserve">The MtSNF4b subunit of the sucrose non-fermenting-related kinase complex connects after-ripening and constitutive defense responses in seeds of Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boucher</w:t>
+                <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buitink</w:t>
+                <w:t xml:space="preserve">C. Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.D. Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+                <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02093.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (5), pp.792-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04106.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729696v1</w:t>
+                <w:t xml:space="preserve">hal-00729695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation tolerance: From genomics to the field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques françaises et mondiales sur les protéagineux au cours de la période 2000-2009 : comparaison au soja et aux espèces modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridet-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.02.011⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tv15-nj46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729694v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MtSNF4b subunit of the sucrose non-fermenting-related kinase complex connects after-ripening and constitutive defense responses in seeds of Medicago truncatula.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of dormancy behaviour in seeds of the model legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosnoblet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">William Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258510000061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04106.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729695v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques françaises et mondiales sur les protéagineux au cours de la période 2000-2009 : comparaison au soja et aux espèces modèles</w:t>
+                <w:t xml:space="preserve">MtPM25 is an atypical hydrophobic late embryogenesis-abundant protein that dissociates cold and desiccation-aggregated proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bridet-Guillaume</w:t>
+                <w:t xml:space="preserve">V. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Millot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Guéguen</w:t>
+                <w:t xml:space="preserve">X.D. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">J. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/tv15-nj46⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.418-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02093.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173194v1</w:t>
+                <w:t xml:space="preserve">hal-00729696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of dormancy behaviour in seeds of the model legume Medicago truncatula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Desiccation tolerance: From genomics to the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.97-107. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 179 (6), pp.554-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258510000061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729693v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Postgenomic analysis of desiccation tolerance].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (3), pp.213-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7782,64 +7782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular glasses and seed survival in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 331 (10), pp.788-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7911,51 +7911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,51 +8019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profiling and structure-function analysis of late embryogenesis abundant (LEA) proteins associated with desiccation tolerance in the legume seed Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8204,51 +8204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wuillème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8658,51 +8658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8753,51 +8753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The re-establishment of desiccation tolerance in germinated radicles of Medicago truncatula Gaertn. seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8887,51 +8887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27, pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8956,51 +8956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of plant desiccation tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Golovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,51 +9077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 124, pp.1413-1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9393,51 +9393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic dysfunction and unabated respiration precede the loss of membrane integrity during dehydration of germinating radicles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans J. M. Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9758,51 +9758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes reviviscentes, plantes de résurrection,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Vie sans eau, Jardin Ephémère,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9890,359 +9890,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ABSCISIC ACID 4 (ABI4) as a novel central regulator of seed longevity in relation with degreening and proplastid formation during maturation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+                <w:t xml:space="preserve">Regulation of the plasticity of longevity upon drought in Medicago truncatula involves the cryptochrome-interacting bHLH49 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thi Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISS, Aug 2021, Kew, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSS, Aug 2021, Kew, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354250v1</w:t>
+                <w:t xml:space="preserve">hal-03354228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the plasticity of longevity upon drought in Medicago truncatula involves the cryptochrome-interacting bHLH49 transcription factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+                <w:t xml:space="preserve">Identification of ABSCISIC ACID 4 (ABI4) as a novel central regulator of seed longevity in relation with degreening and proplastid formation during maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSS, Aug 2021, Kew, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISS, Aug 2021, Kew, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354228v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des voies de recyclage de la méthionine dans le contrôle de la plasticité de la composition protéique des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses - RFL#3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
@@ -10334,277 +10334,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734242v1</w:t>
+                <w:t xml:space="preserve">hal-02786025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seeds and the secrets of survival, Physiological aspects of reversible drying in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">DRYNET Conference, 12-13 September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786025v1</w:t>
+                <w:t xml:space="preserve">hal-03356080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ABSCISIC ACID4 in the environmental control of seed longevity during maturation in legume seeds</w:t>
               </w:r>
@@ -10653,1144 +10597,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeds and the secrets of survival, Physiological aspects of reversible drying in eukaryotes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRYNET Conference, 12-13 September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Modena, Italy</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356080v1</w:t>
+                <w:t xml:space="preserve">hal-03354318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354318v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354265v1</w:t>
+                <w:t xml:space="preserve">hal-02785984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Auxin signaling plays a role in the acquisition of seed longevity during seed maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785984v1</w:t>
+                <w:t xml:space="preserve">hal-03354336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin signaling plays a role in the acquisition of seed longevity during seed maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Kanno</w:t>
+                <w:t xml:space="preserve">Water shortages during flowering impact seed qualities in oilseed rape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">International Rapeseed Congres IRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354336v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water shortages during flowering impact seed qualities in oilseed rape.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rapeseed Congres IRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355237v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long ncRNAs and epigenetic regulations are attractive candidate elements for the orchestration of symbiotic gene expression in M. truncatula.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROGERIA1, a new regulator coupling seed longevity and degreening during maturation in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International plant epigenetics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC (European Research Council) and the RFI Objectif Végétal regional programme, Oct 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">2nd Seed Longevity Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSS, Jul 2018, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355269v1</w:t>
+                <w:t xml:space="preserve">hal-03355329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the plastic response of legume seed longevity to drought using natural genetic variation. Salt and Water Stress in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Waterville Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bizouerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Fous de tomate"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROGERIA1, a new regulator coupling seed longevity and degreening during maturation in Medicago truncatula.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long ncRNAs and epigenetic regulations are attractive candidate elements for the orchestration of symbiotic gene expression in M. truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Seed Longevity Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSS, Jul 2018, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">International plant epigenetics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC (European Research Council) and the RFI Objectif Végétal regional programme, Oct 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355329v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: how not to die when dry</w:t>
               </w:r>
@@ -11802,51 +11802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Society for Cryobiology, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11897,51 +11897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Biochemical Societies (FEBS) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Plovidiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11979,77 +11979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association rule discovery leads to identification of ABI4 in the environmental control of seed longevity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. First International Plant Systems Biology meeting. Jacob Monod meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12068,195 +12068,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">MtABI3, un gène à plusieurs faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Le Réseau Français de Biologie des Graines, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664832v1</w:t>
+                <w:t xml:space="preserve">hal-03355814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12318,674 +12314,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtABI3, un gène à plusieurs faces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quest for markers of seed quality: maturation and environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Le Réseau Français de Biologie des Graines, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plantum, 6th Dutch Seed Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017-10-03, Oct 2017, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355814v1</w:t>
+                <w:t xml:space="preserve">hal-03356930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734622v1</w:t>
+                <w:t xml:space="preserve">hal-02733501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733501v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quest for markers of seed quality: maturation and environment.</w:t>
+                <w:t xml:space="preserve">REGULEG: Identifying regulators of legume seed adaptation to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantum, 6th Dutch Seed Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017-10-03, Oct 2017, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">La nutrition des plantes et l’adaptation aux contraintes abiotiques : enjeux de la recherche pour des applications en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Biotechnologies Végétales, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356930v1</w:t>
+                <w:t xml:space="preserve">hal-03355930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGULEG: Identifying regulators of legume seed adaptation to environmental changes</w:t>
+                <w:t xml:space="preserve">A systems biology approach to understand and predict seed quality. A role for auxin in the acquisition of longevity during seed development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nutrition des plantes et l’adaptation aux contraintes abiotiques : enjeux de la recherche pour des applications en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Biotechnologies Végétales, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GDRI Integrative Plant Biology Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355930v1</w:t>
+                <w:t xml:space="preserve">hal-03356916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach to understand and predict seed quality. A role for auxin in the acquisition of longevity during seed development.</w:t>
+                <w:t xml:space="preserve">A systems biology approach to understand and predict seed quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI Integrative Plant Biology Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXème Congresso Brasileiro de Sementes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A Associação Brasileira de Tecnologia de Sementes (ABRATES), Aug 2017, Iguazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356916v1</w:t>
+                <w:t xml:space="preserve">hal-03356902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach to understand and predict seed quality.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congresso Brasileiro de Sementes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A Associação Brasileira de Tecnologia de Sementes (ABRATES), Aug 2017, Iguazu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">Graines 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356902v1</w:t>
+                <w:t xml:space="preserve">hal-04664832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Castanospermum australe genome and its role in understanding desiccation sensitivity in seeds</w:t>
               </w:r>
@@ -13096,90 +13096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protein quantity loci approach combined with a genome-wide association study revealed regulators of protein accumulation in legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13215,221 +13215,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From seed longevity to passive defense against pathogens: co-evolution of two traits to remain alive in the dry state?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ABI5 is a major regulator of late maturation in legume seeds, linking longevity, oligosaccharide accumulation and chloroplast dedifferentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Seed Science Seed Longevity Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Wernigerode, Germany</w:t>
+              <w:t xml:space="preserve">Seed Longevity Workshop of the International Society for Seed Science (ISSS) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Seed Science, Jul 2015, Wernigerode, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516438v1</w:t>
+                <w:t xml:space="preserve">hal-03226276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABI5 is a major regulator of late maturation in legume seeds, linking longevity, oligosaccharide accumulation and chloroplast dedifferentiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From seed longevity to passive defense against pathogens: co-evolution of two traits to remain alive in the dry state?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Longevity Workshop of the International Society for Seed Science (ISSS) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Seed Science, Jul 2015, Wernigerode, Germany</w:t>
+              <w:t xml:space="preserve">International Society for Seed Science Seed Longevity Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Wernigerode, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226276v1</w:t>
+                <w:t xml:space="preserve">hal-02516438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the regulatory mechanisms controlling seed quality using a network-based approach.</w:t>
               </w:r>
@@ -13547,1803 +13547,1803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed filling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748186v1</w:t>
+                <w:t xml:space="preserve">hal-01005077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t>
+              <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005077v1</w:t>
+                <w:t xml:space="preserve">hal-02748186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL and PQL analysis reveals ABI5 as an important gene controlling seed longevity in Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Characterization of a recalcitrant legume seed towards a better understanding of desiccation tolerance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Deguercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925144v1</w:t>
+                <w:t xml:space="preserve">hal-00925145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a recalcitrant legume seed towards a better understanding of desiccation tolerance mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL and PQL analysis reveals ABI5 as an important gene controlling seed longevity in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delahaie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">J. Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Deguercy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Buitink</w:t>
+                <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925145v1</w:t>
+                <w:t xml:space="preserve">hal-00925144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining proteomics with quantitative genetics to decipher the regulatory network governing seed protein accumulation and gemination in legumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Burstin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Cost FA0603 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744522v1</w:t>
+                <w:t xml:space="preserve">hal-03339450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Teulat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">M.K. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339450v1</w:t>
+                <w:t xml:space="preserve">hal-02750306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729390v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
+              <w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729400v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.K. Udvardi</w:t>
+                <w:t xml:space="preserve">Lea proteins and survival in the dry state: lessons to be learned from proteome analyses in developing orthodox and recalcitrant seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750306v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles if embryo-surrounding tissues in regulating Medicago truncatula seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea proteins and survival in the dry state: lessons to be learned from proteome analyses in developing orthodox and recalcitrant seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining proteomics with quantitative genetics to decipher the regulatory network governing seed protein accumulation and gemination in legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
+              <w:t xml:space="preserve">Final Cost FA0603 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841756v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach using M. truncatula to identify loci/genes controlling nutritional and physiological quality of legume seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Gallardo</w:t>
+                <w:t xml:space="preserve">Genetic regulatory networks controlling legume seed storage metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bordat</w:t>
+                <w:t xml:space="preserve">Mingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. d'Erfurth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Aubert</w:t>
+                <w:t xml:space="preserve">Jian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Génomique des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">5. International Congress on Legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742004v1</w:t>
+                <w:t xml:space="preserve">hal-02751286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques françaises et mondiales sur les protéagineux au cours de la période 2000-2009 : comparaison au soja et aux espèces modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légumineuses fourragères et à graines pour une agriculture durable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulatory networks controlling legume seed storage metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">An integrated approach using M. truncatula to identify loci/genes controlling nutritional and physiological quality of legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyi Wang</w:t>
+                <w:t xml:space="preserve">C. Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress on Legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Génomique des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751286v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting post-genomics resources in model species and genome conservation between model species and legume crops to accelerate seed biology discoveries in crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15398,103 +15398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et post-génomique chez la légumineuse modèle M. truncatula pour disséquer le déterminisme moléculaire de la composition protéique des graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.colloque national du réseau français de biologie des graines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
@@ -15536,64 +15536,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la qualité physiologique des graines chez &amp;lt;em&amp;gt;Médicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15631,90 +15631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la qualité physiologique des graines chez Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vandecasteele</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2009, 2ème colloque national du réseau français de biologie des graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15739,90 +15739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory and metabolic processes in seedlings associated with tolerance to extreme water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on salt &amp; Water Stress in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Big Sky (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15847,90 +15847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEA proteins and seed survival in the dry state.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15972,103 +15972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of protein aggregation by MtPM25, a seed-specific and nuclear targeted LEA protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ISSS Conference on Seed Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Olsztyn (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16093,103 +16093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of stress tolerance of Medicago truncatula seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buitink</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Conference on Legume, Genomics and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Puerto Vallarta (MX), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16214,90 +16214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mtsnf4b, a subunit of the SnRK1 plex, regulates constitutive defence responses associated with dormancy and quiescence in seeds of Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buitink</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleeping Beauties Workshop : Dormancy and resistance in harsh environments: Molecular, proteomic and metabolomic aspect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16322,51 +16322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profiling and structure-function analysis of late embryogenesis abundant (LEA) proteins associated with desiccation tolerance in the legume seed Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16673,51 +16673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prof Henk Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP ON DESICCATION SENSITIVITY AND TOLERANCE ACROSS LIFE FORMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Mookgophong, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16794,51 +16794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. , Book of abstracts</w:t>
@@ -16867,103 +16867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of heat stress on seed maturation and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction (ICSPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
@@ -16986,551 +16986,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of MtABI4 gene and their targets in seed longevity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.T. Dang</w:t>
+                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358126v1</w:t>
+                <w:t xml:space="preserve">hal-03358099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358099v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358073v1</w:t>
+                <w:t xml:space="preserve">hal-04665506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Regulation of MtABI4 gene and their targets in seed longevity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665506v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes d'analyses multivariées pour la description de données de germination de semences</w:t>
+                <w:t xml:space="preserve">Data Integration and VISualization (DIVIS) : from large heterogeneous datasets to interpretable visualisations in plant science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
@@ -17544,547 +17544,547 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Rencontre R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , pp.61, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858677v1</w:t>
+                <w:t xml:space="preserve">hal-01858693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Integration and VISualization (DIVIS) : from large heterogeneous datasets to interpretable visualisations in plant science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , pp.61, JOBIM 2018</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858693v1</w:t>
+                <w:t xml:space="preserve">hal-02789055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789055v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+                <w:t xml:space="preserve">Comparaison de méthodes d'analyses multivariées pour la description de données de germination de semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">Septième Rencontre R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733570v1</w:t>
+                <w:t xml:space="preserve">hal-01858677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Siófok, Hungary. , 128 p., 2017, Book of abstracts, ICLGG2017</w:t>
@@ -18152,51 +18152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18247,77 +18247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume adaptation to sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18385,90 +18385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2000-2009 Publication metrics reveal world trends of grain legume research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18523,77 +18523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles of the embryo-surrounding tissues in regulating &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18680,51 +18680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in seed science and technology for more sustainable crop production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burleigh Dodds Scientific Publishing. , 2022, 9781786769176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2022.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18796,51 +18796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seed Storage Protocol to Determine Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Dormancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2830, Springer US, pp.63-69, 2024, Methods in Molecular Biology, 978-1-0716-3965-8 (on line). </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19129,77 +19129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physiological perspective of late maturation processes and establishment of seed quality in Medicago truncatula seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Model Legume Medicago truncatula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.44-54, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19272,51 +19272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Finch-Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Leubner-Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19380,51 +19380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemistry and biophysics of tolerance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19507,51 +19507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the protein EM6 as a performance marker for germination of seed lots and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2009/037390. 2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19582,51 +19582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the protein em6 as a performance marker for germination of seed lots and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US 2010/0285508 (A1). 2008, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19670,577 +19670,577 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing transcriptome of orthodox and recalcitrant Legume seeds: a new model to unravel desiccation tolerance acquisition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Role of ABI5 in the re-establishement of desiccation tolerance in germinated radicles of Medicago truncatula seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925200v1</w:t>
+                <w:t xml:space="preserve">hal-00925204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ABI5 in the re-establishement of desiccation tolerance in germinated radicles of Medicago truncatula seeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Comparing transcriptome of orthodox and recalcitrant Legume seeds: a new model to unravel desiccation tolerance acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. L. Vu</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00925204v1</w:t>
+                <w:t xml:space="preserve">hal-00925200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Aubert</w:t>
+                <w:t xml:space="preserve">Genetic analysis of seed longevity in the model legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Héricher</w:t>
+                <w:t xml:space="preserve">T. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Darchy</w:t>
+                <w:t xml:space="preserve">J.M. Prospéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729099v1</w:t>
+                <w:t xml:space="preserve">hal-00729146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of seed longevity in the model legume Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+                <w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Huguet</w:t>
+                <w:t xml:space="preserve">D. Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Prospéri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Gallardo</w:t>
+                <w:t xml:space="preserve">B. Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729146v1</w:t>
+                <w:t xml:space="preserve">hal-00729099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTEM6, a group I lea protein, correlates with seed longevity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vu Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20596,51 +20596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E30778C"/>
+    <w:nsid w:val="B9BA5C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20827,51 +20827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-buitink" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1457-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133469166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roeber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krzyszton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000163" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Rezaei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102477" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Gao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1210946" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J Buitink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.891913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00647-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Ribeiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Lacchini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keylla Bicalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Arendt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia D. Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin J. Oliver" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTGS5Z8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.06.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2283-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridet-Guillaume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tv15-nj46" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. R. Faria" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.M. van Lammeren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri210" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Golovina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buitink" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J van den Dries" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Hoekstra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alberda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hemminga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(00)76365-X" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leprince" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.040554797" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Sacand&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356038v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356080v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356111v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356930v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355930v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356902v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355976v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn F. L. Derks" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516438v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209988v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742004v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. d'Erfurth" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173238v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729162v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallardo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyaradzai Mitchell Chimukuche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prof Henk Hilhorst" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120047v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Duli&#232;ge" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_21" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duliege" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Finch-Savage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Leubner-Metzger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729146v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-buitink" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1457-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133469166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roeber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17266" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krzyszton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000163" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Rezaei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Gao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1210946" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J Buitink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.891913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00647-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Lacchini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keylla Bicalho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Arendt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00609" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia D. Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin J. Oliver" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTGS5Z8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.06.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2283-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173194v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridet-Guillaume" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tv15-nj46" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. R. Faria" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.M. van Lammeren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri210" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Golovina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buitink" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J van den Dries" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Hoekstra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alberda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hemminga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(00)76365-X" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leprince" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.040554797" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Sacand&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356080v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356038v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356111v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356930v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355930v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356916v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356902v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355976v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn F. L. Derks" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516438v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209988v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173238v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742004v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. d'Erfurth" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729162v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallardo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyaradzai Mitchell Chimukuche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prof Henk Hilhorst" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120047v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Duli&#232;ge" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_21" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duliege" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Finch-Savage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Leubner-Metzger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729146v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>