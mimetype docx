--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1078,935 +1078,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to determine antifungal activity in seed exudates by nephelometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hubert</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-024-01144-z⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), pp.47-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258524000163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432443v1</w:t>
+                <w:t xml:space="preserve">hal-05067974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">A method to determine antifungal activity in seed exudates by nephelometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (2), pp.47-47. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258524000163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-024-01144-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067974v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
+                <w:t xml:space="preserve">Seed responses to change in ambient humidity and the consequences for storability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shabnam Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona R Hay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stored Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.102477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspr.2024.102477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443649v1</w:t>
+                <w:t xml:space="preserve">hal-05079896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed responses to change in ambient humidity and the consequences for storability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabnam Rezaei</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stored Products Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109, pp.102477. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspr.2024.102477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079896v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+                <w:t xml:space="preserve">ABSCISIC ACID INSENSITIVE 4 coordinates eoplast formation to ensure acquisition of seed longevity during maturation in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidore Diouf</w:t>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bitton</w:t>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (5), pp.934-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258504v1</w:t>
+                <w:t xml:space="preserve">hal-03919827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Desiccation tolerance in land plants: from mechanisms to evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoshuang Li</w:t>
+                <w:t xml:space="preserve">Isidore Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bei Gao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daoyuan Zhang</w:t>
+                <w:t xml:space="preserve">F. Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1210946⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733540v1</w:t>
+                <w:t xml:space="preserve">hal-04258504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABSCISIC ACID INSENSITIVE 4 coordinates eoplast formation to ensure acquisition of seed longevity during maturation in Medicago truncatula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">Editorial: Desiccation tolerance in land plants: from mechanisms to evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoshuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+                <w:t xml:space="preserve">Andrew Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchand</w:t>
+                <w:t xml:space="preserve">Daoyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113 (5), pp.934-953. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1210946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919827v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Moisture Isotherms, Sorption Models, and Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia J Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2047,1613 +2047,1613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cartelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.673072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177967v1</w:t>
+                <w:t xml:space="preserve">hal-03251660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37, pp.107247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107247⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 34, pp.106671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336685v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Delahaie</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes‐soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (5), pp.1298-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329141v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eddi Esteban</w:t>
+                <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.107247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03162464v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107392⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03379739v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
+                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bizouerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddi Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03109929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.673072. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03251660v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed‐specific heat shock factor A9 regulates the depth of dormancy in Medicago truncatula seeds via ABA signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for auxin signaling in the acquisition of longevity during seed maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Berriri</w:t>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Puntel Basso</w:t>
+                <w:t xml:space="preserve">Martine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Dang</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13853⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 225 (1), pp.284-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911644v1</w:t>
+                <w:t xml:space="preserve">hal-02275882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based detection of seedling development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+                <w:t xml:space="preserve">Molecular and environmental factors regulating seed longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-020-00647-9⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 477 (2), pp.305 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20190165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924405v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Seed-Specific Regulator of Triterpene Saponin Biosynthesis in Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philipp Arendt</w:t>
+                <w:t xml:space="preserve">The seed‐specific heat shock factor A9 regulates the depth of dormancy in Medicago truncatula seeds via ABA signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Puntel Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00609⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Early Access, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886447v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for auxin signaling in the acquisition of longevity during seed maturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning-based detection of seedling development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Samiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pejman Rasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16150⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-020-00647-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275882v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and environmental factors regulating seed longevity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Seed-Specific Regulator of Triterpene Saponin Biosynthesis in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Lacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keylla Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Arendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 477 (2), pp.305 - 323. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.2020-2042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BCJ20190165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487512v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -3767,490 +3767,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late seed maturation improves the preservation of seedling emergence during storage in soybean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Letters to the twenty-first century botanist. Second series: “What is a seed? – 2. Regulation of desiccation tolerance and longevity in developing seeds: two faces of the same coin”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seed Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2317-1545v40n2191893⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (2), pp.181-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1476177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848446v1</w:t>
+                <w:t xml:space="preserve">hal-02622005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late seed maturation improves the preservation of seedling emergence during storage in soybean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Puntel Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Akemi Hoshino-Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Márcia Pereira Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2317-1545v40n2191893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618215v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779324v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Letters to the twenty-first century botanist. Second series: “What is a seed? – 2. Regulation of desiccation tolerance and longevity in developing seeds: two faces of the same coin”</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais-Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165 (2), pp.181-185. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (12), pp.1017-1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1476177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622005v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (4), pp.1597-1613. </w:t>
@@ -4517,64 +4517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late seed maturation: drying without dying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5167,602 +5167,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inference of Longevity-Related Genes from a Robust Coexpression Network of Seed Maturation Identifies Regulators Linking Seed Storability to Biotic Defense-Related Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Joseph Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+                <w:t xml:space="preserve">Enrico Glaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (10), pp.2692-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636174v1</w:t>
+                <w:t xml:space="preserve">hal-01392707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to desiccation biology: from old borders to new frontiers.</w:t>
+                <w:t xml:space="preserve">Foreword. Special issue on desiccation biology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 242 (2), pp.369-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-015-2357-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 242 (2), pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-015-2356-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392701v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Duc</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of Longevity-Related Genes from a Robust Coexpression Network of Seed Maturation Identifies Regulators Linking Seed Storability to Biotic Defense-Related Pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Righetti</w:t>
+                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Vu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Glaab</w:t>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392707v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword. Special issue on desiccation biology.</w:t>
+                <w:t xml:space="preserve">Introduction to desiccation biology: from old borders to new frontiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 242 (2), pp.367. </w:t>
+              <w:t xml:space="preserve">, 2015, 242 (2), pp.369-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-015-2356-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-015-2357-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392702v1</w:t>
+                <w:t xml:space="preserve">hal-01392701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene co-expression network predicts functional genes controlling the re-establishment of desiccation tolerance in germinated Arabidopsis thaliana seeds.</w:t>
               </w:r>
@@ -5882,51 +5882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6010,338 +6010,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Vieren</w:t>
+                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209950v1</w:t>
+                <w:t xml:space="preserve">hal-01455970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poignavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (6), pp.982-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455970v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEA polypeptide profiling of recalcitrant and orthodox legume seeds reveals ABI3-regulated LEA protein abundance linked to desiccation tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,51 +6418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for an endosperm-localized subtilase in the control of seed size in legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 196 (3), pp.738-751. </w:t>
@@ -6686,51 +6686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6746,984 +6746,984 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk K. Hincha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.165 - 173. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.165-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649241v1</w:t>
+                <w:t xml:space="preserve">hal-00729324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci analysis reveals a correlation between the ratio of sucrose/raffinose family oligosaccharides and seed vigour in Medicago truncatula.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+                <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk K. Hincha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02346.x⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.165 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258511000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729316v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci analysis reveals a correlation between the ratio of sucrose/raffinose family oligosaccharides and seed vigour in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (9), pp.1473-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02346.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729324v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MtSNF4b subunit of the sucrose non-fermenting-related kinase complex connects after-ripening and constitutive defense responses in seeds of Medicago truncatula.</w:t>
+                <w:t xml:space="preserve">MtPM25 is an atypical hydrophobic late embryogenesis-abundant protein that dissociates cold and desiccation-aggregated proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bolingue</w:t>
+                <w:t xml:space="preserve">V. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosnoblet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Ly Vu</w:t>
+                <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aubry</w:t>
+                <w:t xml:space="preserve">X.D. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04106.x⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.418-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02093.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729695v1</w:t>
+                <w:t xml:space="preserve">hal-00729696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques françaises et mondiales sur les protéagineux au cours de la période 2000-2009 : comparaison au soja et aux espèces modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Millot</w:t>
+                <w:t xml:space="preserve">Desiccation tolerance: From genomics to the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/tv15-nj46⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 179 (6), pp.554-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173194v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of dormancy behaviour in seeds of the model legume Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MtSNF4b subunit of the sucrose non-fermenting-related kinase complex connects after-ripening and constitutive defense responses in seeds of Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bolingue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">C. Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960258510000061⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (5), pp.792-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04106.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729693v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtPM25 is an atypical hydrophobic late embryogenesis-abundant protein that dissociates cold and desiccation-aggregated proteins.</w:t>
+                <w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques françaises et mondiales sur les protéagineux au cours de la période 2000-2009 : comparaison au soja et aux espèces modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boucher</w:t>
+                <w:t xml:space="preserve">Françoise Bridet-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buitink</w:t>
+                <w:t xml:space="preserve">Dominique Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.D. Lin</w:t>
+                <w:t xml:space="preserve">Jacques Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02093.x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tv15-nj46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729696v1</w:t>
+                <w:t xml:space="preserve">hal-01173194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation tolerance: From genomics to the field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of dormancy behaviour in seeds of the model legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 179 (6), pp.554-564. </w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960258510000061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729694v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Postgenomic analysis of desiccation tolerance].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7782,51 +7782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular glasses and seed survival in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8956,51 +8956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of plant desiccation tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Golovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,51 +9077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 124, pp.1413-1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9922,51 +9922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thi Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10073,51 +10073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISS, Aug 2021, Kew, United Kingdom</w:t>
@@ -10334,1040 +10334,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786025v1</w:t>
+                <w:t xml:space="preserve">hal-02734242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeds and the secrets of survival, Physiological aspects of reversible drying in eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRYNET Conference, 12-13 September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Modena, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356080v1</w:t>
+                <w:t xml:space="preserve">hal-02786025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ABSCISIC ACID4 in the environmental control of seed longevity during maturation in legume seeds</w:t>
+                <w:t xml:space="preserve">Seeds and the secrets of survival, Physiological aspects of reversible drying in eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Legume Genomics and Genetics (ICLGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">DRYNET Conference, 12-13 September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356038v1</w:t>
+                <w:t xml:space="preserve">hal-03356080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of ABSCISIC ACID4 in the environmental control of seed longevity during maturation in legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Legume Genomics and Genetics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354318v1</w:t>
+                <w:t xml:space="preserve">hal-03356038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+                <w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354265v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+                <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785984v1</w:t>
+                <w:t xml:space="preserve">hal-03354265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin signaling plays a role in the acquisition of seed longevity during seed maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Kanno</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354336v1</w:t>
+                <w:t xml:space="preserve">hal-02785984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water shortages during flowering impact seed qualities in oilseed rape.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Auxin signaling plays a role in the acquisition of seed longevity during seed maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rapeseed Congres IRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355237v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Water shortages during flowering impact seed qualities in oilseed rape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Rapeseed Congres IRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734242v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROGERIA1, a new regulator coupling seed longevity and degreening during maturation in Medicago truncatula.</w:t>
               </w:r>
@@ -11468,329 +11468,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the plastic response of legume seed longevity to drought using natural genetic variation. Salt and Water Stress in Plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long ncRNAs and epigenetic regulations are attractive candidate elements for the orchestration of symbiotic gene expression in M. truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Waterville Valley, United States</w:t>
+              <w:t xml:space="preserve">International plant epigenetics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC (European Research Council) and the RFI Objectif Végétal regional programme, Oct 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356111v1</w:t>
+                <w:t xml:space="preserve">hal-03355269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the plastic response of legume seed longevity to drought using natural genetic variation. Salt and Water Stress in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Fous de tomate"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Versailles, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Waterville Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355354v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long ncRNAs and epigenetic regulations are attractive candidate elements for the orchestration of symbiotic gene expression in M. truncatula.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International plant epigenetics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC (European Research Council) and the RFI Objectif Végétal regional programme, Oct 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Workshop "Fous de tomate"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355269v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: how not to die when dry</w:t>
               </w:r>
@@ -12068,372 +12068,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtABI3, un gène à plusieurs faces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Le Réseau Français de Biologie des Graines, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Graines 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355814v1</w:t>
+                <w:t xml:space="preserve">hal-04664832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">MtABI3, un gène à plusieurs faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Le Réseau Français de Biologie des Graines, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737356v1</w:t>
+                <w:t xml:space="preserve">hal-03355814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quest for markers of seed quality: maturation and environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantum, 6th Dutch Seed Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017-10-03, Oct 2017, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356930v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12553,51 +12609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12633,359 +12689,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGULEG: Identifying regulators of legume seed adaptation to environmental changes</w:t>
+                <w:t xml:space="preserve">A quest for markers of seed quality: maturation and environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nutrition des plantes et l’adaptation aux contraintes abiotiques : enjeux de la recherche pour des applications en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Biotechnologies Végétales, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Plantum, 6th Dutch Seed Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017-10-03, Oct 2017, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355930v1</w:t>
+                <w:t xml:space="preserve">hal-03356930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach to understand and predict seed quality. A role for auxin in the acquisition of longevity during seed development.</w:t>
+                <w:t xml:space="preserve">REGULEG: Identifying regulators of legume seed adaptation to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI Integrative Plant Biology Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">La nutrition des plantes et l’adaptation aux contraintes abiotiques : enjeux de la recherche pour des applications en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Biotechnologies Végétales, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356916v1</w:t>
+                <w:t xml:space="preserve">hal-03355930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach to understand and predict seed quality.</w:t>
+                <w:t xml:space="preserve">A systems biology approach to understand and predict seed quality. A role for auxin in the acquisition of longevity during seed development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congresso Brasileiro de Sementes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A Associação Brasileira de Tecnologia de Sementes (ABRATES), Aug 2017, Iguazu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">GDRI Integrative Plant Biology Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356902v1</w:t>
+                <w:t xml:space="preserve">hal-03356916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systems biology approach to understand and predict seed quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXème Congresso Brasileiro de Sementes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A Associação Brasileira de Tecnologia de Sementes (ABRATES), Aug 2017, Iguazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664832v1</w:t>
+                <w:t xml:space="preserve">hal-03356902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Castanospermum australe genome and its role in understanding desiccation sensitivity in seeds</w:t>
               </w:r>
@@ -13547,1402 +13547,1402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t>
+              <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005077v1</w:t>
+                <w:t xml:space="preserve">hal-02748186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed filling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748186v1</w:t>
+                <w:t xml:space="preserve">hal-01005077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a recalcitrant legume seed towards a better understanding of desiccation tolerance mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL and PQL analysis reveals ABI5 as an important gene controlling seed longevity in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delahaie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">J. Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Deguercy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Buitink</w:t>
+                <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925145v1</w:t>
+                <w:t xml:space="preserve">hal-00925144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL and PQL analysis reveals ABI5 as an important gene controlling seed longevity in Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Characterization of a recalcitrant legume seed towards a better understanding of desiccation tolerance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Deguercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925144v1</w:t>
+                <w:t xml:space="preserve">hal-00925145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining proteomics with quantitative genetics to decipher the regulatory network governing seed protein accumulation and gemination in legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">Final Cost FA0603 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339450v1</w:t>
+                <w:t xml:space="preserve">hal-02744522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Udvardi</w:t>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750306v1</w:t>
+                <w:t xml:space="preserve">hal-03339450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
+              <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729400v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea proteins and survival in the dry state: lessons to be learned from proteome analyses in developing orthodox and recalcitrant seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841756v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles if embryo-surrounding tissues in regulating Medicago truncatula seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining proteomics with quantitative genetics to decipher the regulatory network governing seed protein accumulation and gemination in legumes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lea proteins and survival in the dry state: lessons to be learned from proteome analyses in developing orthodox and recalcitrant seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Cost FA0603 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744522v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulatory networks controlling legume seed storage metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15017,277 +15017,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques françaises et mondiales sur les protéagineux au cours de la période 2000-2009 : comparaison au soja et aux espèces modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated approach using M. truncatula to identify loci/genes controlling nutritional and physiological quality of legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gueguen</w:t>
+                <w:t xml:space="preserve">I. d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">C. Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légumineuses fourragères et à graines pour une agriculture durable.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Séminaire Génomique des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173238v1</w:t>
+                <w:t xml:space="preserve">hal-00742004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach using M. truncatula to identify loci/genes controlling nutritional and physiological quality of legume seeds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques françaises et mondiales sur les protéagineux au cours de la période 2000-2009 : comparaison au soja et aux espèces modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. d'Erfurth</w:t>
+                <w:t xml:space="preserve">Francoise Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Signor</w:t>
+                <w:t xml:space="preserve">Jacques Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aubert</w:t>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Génomique des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Légumineuses fourragères et à graines pour une agriculture durable.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742004v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting post-genomics resources in model species and genome conservation between model species and legume crops to accelerate seed biology discoveries in crops</w:t>
               </w:r>
@@ -15299,51 +15299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15398,90 +15398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et post-génomique chez la légumineuse modèle M. truncatula pour disséquer le déterminisme moléculaire de la composition protéique des graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15536,64 +15536,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la qualité physiologique des graines chez &amp;lt;em&amp;gt;Médicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15631,90 +15631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la qualité physiologique des graines chez Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2009, 2ème colloque national du réseau français de biologie des graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15765,64 +15765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on salt &amp; Water Stress in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Big Sky (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15886,51 +15886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15972,90 +15972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of protein aggregation by MtPM25, a seed-specific and nuclear targeted LEA protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16093,90 +16093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of stress tolerance of Medicago truncatula seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16214,77 +16214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mtsnf4b, a subunit of the SnRK1 plex, regulates constitutive defence responses associated with dormancy and quiescence in seeds of Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16673,51 +16673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prof Henk Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP ON DESICCATION SENSITIVITY AND TOLERANCE ACROSS LIFE FORMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Mookgophong, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16867,77 +16867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of heat stress on seed maturation and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16986,188 +16986,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+                <w:t xml:space="preserve">Regulation of MtABI4 gene and their targets in seed longevity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358099v1</w:t>
+                <w:t xml:space="preserve">hal-03358126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z.J. Chen</w:t>
+                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17190,109 +17190,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358073v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17315,222 +17315,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665506v1</w:t>
+                <w:t xml:space="preserve">hal-03358073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of MtABI4 gene and their targets in seed longevity.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358126v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Integration and VISualization (DIVIS) : from large heterogeneous datasets to interpretable visualisations in plant science</w:t>
+                <w:t xml:space="preserve">Comparaison de méthodes d'analyses multivariées pour la description de données de germination de semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
@@ -17565,214 +17565,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , pp.61, JOBIM 2018</w:t>
+              <w:t xml:space="preserve">Septième Rencontre R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858693v1</w:t>
+                <w:t xml:space="preserve">hal-01858677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Data Integration and VISualization (DIVIS) : from large heterogeneous datasets to interpretable visualisations in plant science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">JOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , pp.61, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789055v1</w:t>
+                <w:t xml:space="preserve">hal-01858693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17781,228 +17781,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes d'analyses multivariées pour la description de données de germination de semences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Rencontre R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858677v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t>
               </w:r>
@@ -18040,51 +18040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Siófok, Hungary. , 128 p., 2017, Book of abstracts, ICLGG2017</w:t>
@@ -18247,77 +18247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume adaptation to sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18385,90 +18385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2000-2009 Publication metrics reveal world trends of grain legume research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18549,51 +18549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18926,51 +18926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Duliège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.245-255, 2022, 978-940242150-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19056,51 +19056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duliege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrole. Eléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, 2020, 978-2-7592-3076-1</w:t>
@@ -19129,51 +19129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physiological perspective of late maturation processes and establishment of seed quality in Medicago truncatula seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19272,51 +19272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Finch-Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Leubner-Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19380,51 +19380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemistry and biophysics of tolerance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19670,341 +19670,341 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ABI5 in the re-establishement of desiccation tolerance in germinated radicles of Medicago truncatula seeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Comparing transcriptome of orthodox and recalcitrant Legume seeds: a new model to unravel desiccation tolerance acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925204v1</w:t>
+                <w:t xml:space="preserve">hal-00925200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing transcriptome of orthodox and recalcitrant Legume seeds: a new model to unravel desiccation tolerance acquisition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Role of ABI5 in the re-establishement of desiccation tolerance in germinated radicles of Medicago truncatula seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925200v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of seed longevity in the model legume Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Prospéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20026,77 +20026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20157,90 +20157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTEM6, a group I lea protein, correlates with seed longevity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vu Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20290,51 +20290,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards seed protection using biocontrol strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20596,51 +20596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9BA5C8D"/>
+    <w:nsid w:val="50CDC814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20827,51 +20827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-buitink" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1457-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133469166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roeber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17266" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krzyszton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000163" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Rezaei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Gao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1210946" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J Buitink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.891913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00647-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Lacchini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keylla Bicalho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Arendt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00609" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia D. Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin J. Oliver" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTGS5Z8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.06.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2283-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173194v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridet-Guillaume" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tv15-nj46" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. R. Faria" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.M. van Lammeren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri210" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Golovina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buitink" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J van den Dries" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Hoekstra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alberda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hemminga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(00)76365-X" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leprince" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.040554797" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Sacand&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356080v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356038v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356111v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356930v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355930v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356916v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356902v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355976v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn F. L. Derks" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516438v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209988v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173238v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742004v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. d'Erfurth" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729162v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallardo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyaradzai Mitchell Chimukuche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prof Henk Hilhorst" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120047v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Duli&#232;ge" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_21" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duliege" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Finch-Savage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Leubner-Metzger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729146v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-buitink" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1457-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133469166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roeber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17266" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krzyszton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Rezaei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102477" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Gao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1210946" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J Buitink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.891913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00647-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Ribeiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Lacchini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keylla Bicalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Arendt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia D. Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin J. Oliver" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTGS5Z8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.06.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2283-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridet-Guillaume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tv15-nj46" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. R. Faria" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.M. van Lammeren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri210" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Golovina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buitink" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J van den Dries" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Hoekstra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alberda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hemminga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(00)76365-X" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leprince" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.040554797" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Sacand&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356080v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356038v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356111v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356930v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355930v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356902v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355976v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn F. L. Derks" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516438v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209988v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742004v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. d'Erfurth" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173238v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729162v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallardo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyaradzai Mitchell Chimukuche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prof Henk Hilhorst" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120047v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Duli&#232;ge" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_21" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duliege" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Finch-Savage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Leubner-Metzger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729146v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>