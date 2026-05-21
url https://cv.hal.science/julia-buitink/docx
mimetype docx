--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,20541 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...20490 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Buitink </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">cv</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia-buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1457-764X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133469166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=cNtcXgcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Adaptive Sampling: A Smart Approach for Affordable Germination Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the 25th Anniversary of the International Society for Seed Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Barrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si‐chong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edvaldo Aparecido Amaral da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona R Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0960258525000029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome editing, an opportunity to revive soybean cultivation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Roeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (4), pp.e17266. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.17266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-harvest temperatures influence the germination response to supra-optimal temperature in contrasting tomato (Solanum lycopersicum) MAGIC genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulsatar Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bizouerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0960258524000217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleeping but not defenceless: seed dormancy and protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASIC PENTACYSTEINE1 regulates ABI4 by modification of two histone marks H3K27me3 and H3ac during early seed development of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1395379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRAHMA-associated SWI/SNF chromatin remodeling complex controls Arabidopsis seed quality and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Wrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krzyszton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zumsteg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197 (1), pp.kiae642. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiae642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to determine antifungal activity in seed exudates by nephelometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01144-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.47-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258524000163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed responses to change in ambient humidity and the consequences for storability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabnam Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona R Hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stored Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109, pp.102477. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspr.2024.102477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bizouerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Desiccation tolerance in land plants: from mechanisms to evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1210946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSCISIC ACID INSENSITIVE 4 coordinates eoplast formation to ensure acquisition of seed longevity during maturation in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (5), pp.934-953. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Moisture Isotherms, Sorption Models, and Longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabnam Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia J Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.891913. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.891913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Berardocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.107247. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaiana Malabarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.1710. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cartelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes‐soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (5), pp.1298-1311. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bizouerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddi Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.124. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bizouerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.106671. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.673072. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based detection of seedling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Samiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pejman Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), 11 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-020-00647-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seed‐specific heat shock factor A9 regulates the depth of dormancy in Medicago truncatula seeds via ABA signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Puntel Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Early Access, 15 p. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seed-Specific Regulator of Triterpene Saponin Biosynthesis in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Lacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keylla Bicalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Arendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (6), pp.2020-2042. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.19.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for auxin signaling in the acquisition of longevity during seed maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthoni Pellizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Kanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 225 (1), pp.284-296. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and environmental factors regulating seed longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 477 (2), pp.305 - 323. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BCJ20190165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cecilia D Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill M Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Hilhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/665661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85, pp.132. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late seed maturation improves the preservation of seedling emergence during storage in soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Puntel Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Akemi Hoshino-Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Márcia Pereira Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2317-1545v40n2191893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pecrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Evan Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lelandais-Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (12), pp.1017-1025. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Letters to the twenty-first century botanist. Second series: “What is a seed? – 2. Regulation of desiccation tolerance and longevity in developing seeds: two faces of the same coin”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (2), pp.181-185. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2018.1476177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubiana Falopa Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180282. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies with proteomics data reveal genes important for synthesis, transport and packaging of globulins in legume seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (4), pp.1597-1613. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late seed maturation: drying without dying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthoni Pellizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (4), pp.827-841. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erw363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key genes involved in desiccation tolerance and dormancy across life forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecília D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill M. Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilco Ligterink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PSL-9356, 7 p. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABI5 Is a Regulator of Seed Maturation and Longevity in Legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (11), pp.2735-2754. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.16.00470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a molecular dialogue between developing seeds of Medicago truncatula and seedborne xanthomonads.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-series analysis of the transcriptome of the re-establishment of desiccation tolerance by ABA in germinated Arabidopsis thaliana seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Nijveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilco Ligterink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Hilhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.154-6. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gdata.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Longevity-Related Genes from a Robust Coexpression Network of Seed Maturation Identifies Regulators Linking Seed Storability to Biotic Defense-Related Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Glaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.2692-2708. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.15.00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword. Special issue on desiccation biology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 242 (2), pp.367. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-015-2356-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to desiccation biology: from old borders to new frontiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 242 (2), pp.369-78. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-015-2357-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle d'Erfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene co-expression network predicts functional genes controlling the re-establishment of desiccation tolerance in germinated Arabidopsis thaliana seeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Nijveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Yazdanpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilco Ligterink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 242 (2), pp.435-49. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-015-2283-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.497. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poignavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (6), pp.982-996. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivone Torres-Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (2), pp.757 - 774. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.222380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEA polypeptide profiling of recalcitrant and orthodox legume seeds reveals ABI3-regulated LEA protein abundance linked to desiccation tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rogniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (14), pp.4559-4573. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for an endosperm-localized subtilase in the control of seed size in legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle d'Erfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.738-751. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04296.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal profiling of the heat-stable proteome during late maturation of Medicago truncatula seeds identifies a restricted subset of late embryogenesis abundant proteins associated with longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Satour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (8), pp.1440-1455. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02501.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk K. Hincha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.165 - 173. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258511000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci analysis reveals a correlation between the ratio of sucrose/raffinose family oligosaccharides and seed vigour in Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Teulat-Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Morère-Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (9), pp.1473-87. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02346.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk K. Hincha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MtSNF4b subunit of the sucrose non-fermenting-related kinase complex connects after-ripening and constitutive defense responses in seeds of Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bolingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rosnoblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (5), pp.792-803. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04106.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques françaises et mondiales sur les protéagineux au cours de la période 2000-2009 : comparaison au soja et aux espèces modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridet-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.137-145. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tv15-nj46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dormancy behaviour in seeds of the model legume Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bolingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.97-107. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258510000061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MtPM25 is an atypical hydrophobic late embryogenesis-abundant protein that dissociates cold and desiccation-aggregated proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.418-30. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02093.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiccation tolerance: From genomics to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (6), pp.554-564. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Postgenomic analysis of desiccation tolerance].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société de Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 202 (3), pp.213-22. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio:2008027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular glasses and seed survival in the dry state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (10), pp.788-795. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory gamma subunit SNF4b of the sucrose non-fermenting-related kinase complex is involved in longevity and stachyose accumulation during maturation of Medicago truncatula seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rosnoblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rogniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (1), pp.47-59. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03116.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profiling and structure-function analysis of late embryogenesis abundant (LEA) proteins associated with desiccation tolerance in the legume seed Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (4), pp.S152-S153. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling uncovers metabolic and regulatory processes occurring during the transition from desiccation-sensitive to desiccation-tolerant stages in Medicago truncatula seeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (5), pp.735-50. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02822.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the heat stable proteome of radicles of Medicago truncatula seeds during germination identifies late embryogenesis abundant proteins associated with desiccation tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert A. Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rogniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Larre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (4), pp.1418-1436. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.074039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in DNA and microtubules during loss and re-establishment of desiccation tolerance in germinating Medicago truncatula seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. R. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A.M. van Lammeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk W. M. Hilhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (418), pp.2119-2130. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eri210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass formation in plant anhydrobiotes : survival in the dry state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48, pp.215-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sugars and hexose phosphorylation in regulating th re-establishement of desiccation tolerance in germinated radicles of Cucumis sativa and Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Satour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 122, pp.200-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The re-establishment of desiccation tolerance in germinated radicles of Medicago truncatula Gaertn. seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Satour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starvation, osmotic stress and desiccation tolerance lead to expression of different genes of the regulatory bêta and gamma subunits of the SnRK1 complex in germinating seeds of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of plant desiccation tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Golovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (9), pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in the cytoplasm: an approach to describe and predict lifespan of dry germplasm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Hemminga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (5), pp.2385-2390. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.040554797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic dysfunction and unabated respiration precede the loss of membrane integrity during dehydration of germinating radicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans J. M. Harren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alberda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert A. Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122 (2), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.122.2.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration-induced redistribution of amphiphilic molecules between cytoplasm and lipids is associated with desiccation tolerance in seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 124, pp.1413-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High critical temperature above T(g) may contribute to the stability of biological systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I J van den Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alberda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Hemminga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79 (2), pp.1119-128. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(00)76365-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a role for oligosaccharides in seed longevity? An assessment of intracellular glass stability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Hemminga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122 (4), pp.1217-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of water relations in neem (Azadirachta indica) seed that is characterized by complex storage behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moctar Sacandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert A. Hoekstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (344), pp.635-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal à l’honneur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Fascination of Plants Day 2021 (animation WEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, May 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes reviviscentes, plantes de résurrection,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Vie sans eau, Jardin Ephémère,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the plasticity of longevity upon drought in Medicago truncatula involves the cryptochrome-interacting bHLH49 transcription factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thi Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSS, Aug 2021, Kew, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ABSCISIC ACID 4 (ABI4) as a novel central regulator of seed longevity in relation with degreening and proplastid formation during maturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISS, Aug 2021, Kew, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des voies de recyclage de la méthionine dans le contrôle de la plasticité de la composition protéique des graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cartelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses - RFL#3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires de la survie à l’état sec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special session at the French Academy of Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Cahérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bizouerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Biologie des Graines, May 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cartelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds and the secrets of survival, Physiological aspects of reversible drying in eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRYNET Conference, 12-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ABSCISIC ACID4 in the environmental control of seed longevity during maturation in legume seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genomics and Genetics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cartelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxin signaling plays a role in the acquisition of seed longevity during seed maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthoni Pellizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water shortages during flowering impact seed qualities in oilseed rape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Cahérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Rapeseed Congres IRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cartelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGERIA1, a new regulator coupling seed longevity and degreening during maturation in Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Seed Longevity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSS, Jul 2018, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long ncRNAs and epigenetic regulations are attractive candidate elements for the orchestration of symbiotic gene expression in M. truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pecrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Evan Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lelandais Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International plant epigenetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC (European Research Council) and the RFI Objectif Végétal regional programme, Oct 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the plastic response of legume seed longevity to drought using natural genetic variation. Salt and Water Stress in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waterville Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bizouerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Fous de tomate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: how not to die when dry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Society for Cryobiology, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: how not to die when dry. Resurrection plants: hope for crop tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Biochemical Societies (FEBS) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Plovidiv, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rule discovery leads to identification of ABI4 in the environmental control of seed longevity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. First International Plant Systems Biology meeting. Jacob Monod meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MtABI3, un gène à plusieurs faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Le Réseau Français de Biologie des Graines, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quest for markers of seed quality: maturation and environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantum, 6th Dutch Seed Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017-10-03, Oct 2017, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGULEG: Identifying regulators of legume seed adaptation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nutrition des plantes et l’adaptation aux contraintes abiotiques : enjeux de la recherche pour des applications en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Biotechnologies Végétales, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to understand and predict seed quality. A role for auxin in the acquisition of longevity during seed development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRI Integrative Plant Biology Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to understand and predict seed quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congresso Brasileiro de Sementes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A Associação Brasileira de Tecnologia de Sementes (ABRATES), Aug 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Castanospermum australe genome and its role in understanding desiccation sensitivity in seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn F. L. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill M Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilco Ligterink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Desiccation Sensitivity and Tolerance across Life Forms.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSS, Jan 2016, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protein quantity loci approach combined with a genome-wide association study revealed regulators of protein accumulation in legume seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABI5 is a major regulator of late maturation in legume seeds, linking longevity, oligosaccharide accumulation and chloroplast dedifferentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Longevity Workshop of the International Society for Seed Science (ISSS) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Seed Science, Jul 2015, Wernigerode, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From seed longevity to passive defense against pathogens: co-evolution of two traits to remain alive in the dry state?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Seed Science Seed Longevity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Wernigerode, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is not over until it is dry: molecular aspects of late seed maturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Seed Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Seed Science (ISSS). INT., Sep 2014, Changsha, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the regulatory mechanisms controlling seed quality using a network-based approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Legume Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle d'Erfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle d'Erfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a recalcitrant legume seed towards a better understanding of desiccation tolerance mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Deguercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL and PQL analysis reveals ABI5 as an important gene controlling seed longevity in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Udvardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Teulat-Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Morère-Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Teulat-Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Morère-Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISSS conference on seed biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Teulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea proteins and survival in the dry state: lessons to be learned from proteome analyses in developing orthodox and recalcitrant seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISSS conference on seed biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles if embryo-surrounding tissues in regulating Medicago truncatula seed filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Udvardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining proteomics with quantitative genetics to decipher the regulatory network governing seed protein accumulation and gemination in legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Cost FA0603 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic regulatory networks controlling legume seed storage metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach using M. truncatula to identify loci/genes controlling nutritional and physiological quality of legume seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. d'Erfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génomique des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques françaises et mondiales sur les protéagineux au cours de la période 2000-2009 : comparaison au soja et aux espèces modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légumineuses fourragères et à graines pour une agriculture durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting post-genomics resources in model species and genome conservation between model species and legume crops to accelerate seed biology discoveries in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Savois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la qualité physiologique des graines chez &amp;lt;em&amp;gt;Médicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Teulat-Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque national du réseau français de biologie des graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et post-génomique chez la légumineuse modèle M. truncatula pour disséquer le déterminisme moléculaire de la composition protéique des graines de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.colloque national du réseau français de biologie des graines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la qualité physiologique des graines chez Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Teulat-Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2009, 2ème colloque national du réseau français de biologie des graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory and metabolic processes in seedlings associated with tolerance to extreme water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bolingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on salt &amp; Water Stress in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Big Sky (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEA proteins and seed survival in the dry state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Satour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleeping Beauties Workshop : Dormancy and resistance in harsh environments: Molecular, proteomic and metabolomic aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of protein aggregation by MtPM25, a seed-specific and nuclear targeted LEA protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ISSS Conference on Seed Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Olsztyn (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of stress tolerance of Medicago truncatula seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bolingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rosnoblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Legume, Genomics and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Puerto Vallarta (MX), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mtsnf4b, a subunit of the SnRK1 plex, regulates constitutive defence responses associated with dormancy and quiescence in seeds of Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bolingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rosnoblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleeping Beauties Workshop : Dormancy and resistance in harsh environments: Molecular, proteomic and metabolomic aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profiling and structure-function analysis of late embryogenesis abundant (LEA) proteins associated with desiccation tolerance in the legume seed Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology, Glasgow, Scotland, 31st March - 4th April, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Glasgow, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are sugar-sensing pathways involved in desiccation tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ly-Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Macherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Satour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on Seeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role(s) of the ABI3 transcription factor in vegetative desiccation tolerance towards the development of downstream applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyaradzai Mitchell Chimukuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prof Henk Hilhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP ON DESICCATION SENSITIVITY AND TOLERANCE ACROSS LIFE FORMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Mookgophong, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Sugio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. , Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heat stress on seed maturation and seed quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaiana Malabarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction (ICSPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of MtABI4 gene and their targets in seed longevity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Integration and VISualization (DIVIS) : from large heterogeneous datasets to interpretable visualisations in plant science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Landès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France. , pp.61, JOBIM 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cartelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'analyses multivariées pour la description de données de germination de semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Landès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Rencontre R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Siófok, Hungary. , 128 p., 2017, Book of abstracts, ICLGG2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of MtABI5 in the acquisition of desiccation tolerance in Medicago truncatula seeds and seedlings: characterization of potential new targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Anhidrobiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Pornichet, France. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14923.92961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume adaptation to sulfur deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poignavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Workshop Sulfur Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fribourg, Germany. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the International Plant Sulfur Workshop, 1 p., 2014, Proceedings of the International Plant Sulfur Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2009 Publication metrics reveal world trends of grain legume research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. EASE General Assembly and Conference ‘Editing in the Digital World’.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of the embryo-surrounding tissues in regulating &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; seed filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Udvardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Forum des Jeunes Chercheurs "Jeunes chercheurs, explorons la bulle professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. 155 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in seed science and technology for more sustainable crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burleigh Dodds Scientific Publishing. , 2022, 9781786769176. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2022.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seed Storage Protocol to Determine Longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Dormancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2830, Springer US, pp.63-69, 2024, Methods in Molecular Biology, 978-1-0716-3965-8 (on line). </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3965-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies for the Deployment of Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Duliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Marchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.245-255, 2022, 978-940242150-7. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles technologies pour le déploiement du biocontrôle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia J Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Duliege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Marchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrole. Eléments pour une protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2020, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiological perspective of late maturation processes and establishment of seed quality in Medicago truncatula seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Model Legume Medicago truncatula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.44-54, 2019, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119409144.ch05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormancy in Plant Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Hilhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Finch-Savage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bolingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Leubner-Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.43-67, 2010, 978-3-642-12422-8. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12422-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemistry and biophysics of tolerance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desiccation and survival in plants : drying without dying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI Publishing, 2002, 0-85199-534-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the protein EM6 as a performance marker for germination of seed lots and applications thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2009/037390. 2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the protein em6 as a performance marker for germination of seed lots and applications thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US 2010/0285508 (A1). 2008, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ABI5 in the re-establishement of desiccation tolerance in germinated radicles of Medicago truncatula seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing transcriptome of orthodox and recalcitrant Legume seeds: a new model to unravel desiccation tolerance acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hundertmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTEM6, a group I lea protein, correlates with seed longevity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Satour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vu Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of seed longevity in the model legume Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Teulat-Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prospéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Héricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards seed protection using biocontrol strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desbois-Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des filières semences de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] GNIS &amp; INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20596,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50CDC814"/>
+    <w:nsid w:val="0674ECCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20827,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-buitink" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1457-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133469166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roeber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17266" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krzyszton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Rezaei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102477" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Gao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1210946" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J Buitink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.891913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00647-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Ribeiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Lacchini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keylla Bicalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Arendt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia D. Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin J. Oliver" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTGS5Z8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.06.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2283-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridet-Guillaume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tv15-nj46" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. R. Faria" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.M. van Lammeren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri210" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Golovina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buitink" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J van den Dries" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Hoekstra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alberda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hemminga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(00)76365-X" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leprince" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.040554797" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Sacand&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356080v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356038v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356111v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356930v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355930v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356902v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355976v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn F. L. Derks" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516438v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209988v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742004v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. d'Erfurth" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173238v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729162v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallardo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyaradzai Mitchell Chimukuche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prof Henk Hilhorst" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120047v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Duli&#232;ge" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_21" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duliege" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Finch-Savage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Leubner-Metzger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729146v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-buitink" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1457-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133469166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=cNtcXgcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roeber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17266" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krzyszton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae642" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000163" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Rezaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2024.102477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1210946" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J Buitink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.891913" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00647-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Ribeiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Lacchini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keylla Bicalho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Arendt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00609" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia D. Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin J. Oliver" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTGS5Z8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.06.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392703v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2283-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridet-Guillaume" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tv15-nj46" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683112v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. R. Faria" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.M. van Lammeren" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri210" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Golovina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698101v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buitink" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leprince" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hemminga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Hoekstra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.040554797" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698826v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J van den Dries" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alberda" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(00)76365-X" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686288v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696684v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Sacand&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356014v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356080v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356038v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356111v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356930v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355930v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356902v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn F. L. Derks" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516438v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209988v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284064v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742004v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. d'Erfurth" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173238v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729162v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallardo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665221v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyaradzai Mitchell Chimukuche" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prof Henk Hilhorst" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120047v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Duli&#232;ge" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_21" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904672v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duliege" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284049v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Finch-Savage" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Leubner-Metzger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729146v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358353v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>