--- v0 (2026-03-16)
+++ v1 (2026-05-14)
@@ -125,51 +125,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">[2023-2025] Contrat de porteuse de projet à l'Université Sorbonne nouvelle.</w:t>
+        <w:t xml:space="preserve">[2023-2026] Contrat postdoc de porteuse de projet à l'Université Sorbonne nouvelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[2020-2023] Lectrice d’échange de l’Institut français Italia auprès de Sapienza Università di Roma. Enseignement de la langue française au Dipartimento di Studi Europei, Americani e Interculturali.Chargée de Coopération scientifique et universitaire de l’Ambassade de France en Italie/Institut français Italia à Rome.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[2018-2019] Boursière de la Fondation Thiers – Centre de recherches humanistes, Institut de France, chercheuse accueillie à l’École française de Rome.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[2017-2018] Maîtresse de langue au département d’études italiennes et roumaines de l’Université Sorbonne Nouvelle – Paris 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -313,294 +313,479 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03738015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés. Lire, voir, écouter les arts, le théâtre et la nouvelle, de la Renaissance au XXIe siècle</w:t>
+                <w:t xml:space="preserve">La Muse voyageuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adeline Lionetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CIRRI, 34, 2025, 978-2-900478-34-9</w:t>
+              <w:t xml:space="preserve">ÉPURE - Éditions et presses universitaires de Reims, 17-18, 2026, 978-2-37496-254-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391599v1</w:t>
+                <w:t xml:space="preserve">hal-05604492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œil expert. Juger la peinture dans la Rome moderne (1580-1630)</w:t>
+                <w:t xml:space="preserve">La Muse voyageuse, tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Castiglione; Anna Sconza. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Héritages critiques (18), 264 p., 2026, Héritages critiques, Bernard Teyssandier; Jean-Louis Haquette, 9782374962511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/79XY-C673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de l'Ecole française de Rome</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04757937v1</w:t>
+                <w:t xml:space="preserve">hal-05610971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés. Lire, voir, écouter les arts, le théâtre et la nouvelle, de la Renaissance au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Castiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRRI, 34, 2025, 978-2-900478-34-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil expert. Juger la peinture dans la Rome moderne (1580-1630)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Castiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFR (621), 328 p., 2024, 978-2-7283-1664-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12kcs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les experts avant l’expertise. Une généalogie du conseil et du recours à l’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 22, 2020, Constitution de la modernité, Jean-Claude Zancarini, 978-2-406-10359-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -610,1130 +795,1203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il lessico del colore tra Italia e Francia in età moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi di Memofonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 194 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots pour la peinture, de l’Italie à la France (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 135 (1), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefrim.12640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bon mot in via dei Coronari : misères d’un faussaire de Rome au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Vincenzo Giustiniani collectionneur et voyageur : théorie et pratique de l’itinéraire artistique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Castiglione; Anna Sconza. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés. Lire, voir, écouter les arts, le théâtre et la nouvelle, de la Renaissance au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 34, CIRRI, pp.45-52, 2025, 978-2-900478-34-9</w:t>
+              <w:t xml:space="preserve">La Muse voyageuse. Tome 2 Arts et merveilles de France dans les yeux des voyageurs italiens aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (18), Éditions et presses universitaires de Reims, pp.211-225, 2026, Héritages critiques, 978-2-37496-251-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392806v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Contini, peintre, doreur et expert à Rome (1592-1635)</w:t>
+                <w:t xml:space="preserve">Un bon mot in via dei Coronari : misères d’un faussaire de Rome au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’ombre des maîtres. Les artistes dits « secondaires » dans les arts en Europe du XIIe au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.199-210, 2024, 9782753593794</w:t>
+              <w:t xml:space="preserve">Regards croisés. Lire, voir, écouter les arts, le théâtre et la nouvelle, de la Renaissance au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, CIRRI, pp.45-52, 2025, 978-2-900478-34-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511345v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphoser les sorcières : une satire picturale de Salvator Rosa ?</w:t>
+                <w:t xml:space="preserve">Pietro Contini, peintre, doreur et expert à Rome (1592-1635)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Civil; Nathalie Peyrebonne; Roberto Mondola; Encarnación Sánchez García. </w:t>
+              <w:t xml:space="preserve">Mathilde Legeay; Jessy Jouan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées en Espagne, France, Italie (XVe-XVIIIe siècles)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-272, 2022, Littératures étrangères, 9782745357182</w:t>
+              <w:t xml:space="preserve">À l’ombre des maîtres. Les artistes dits « secondaires » dans les arts en Europe du XIIe au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.199-210, 2024, 9782753593794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739001v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire par les lettres : les sources épistolaires de Giulio Mancini, historiographie et perspectives</w:t>
+                <w:t xml:space="preserve">Intertestualità ed echi leonardiani nelle Considerazioni sulla pittura di Giulio Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carlo Alberto Girotto. </w:t>
+              <w:t xml:space="preserve">Margherita Quaglino; Anna Sconza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écriture épistolaire entre Renaissance et Age baroque: pratiques, enjeux, pistes de recherche</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.189-205, 2022, L’écriture épistolaire entre Renaissance et Age baroque: pratiques, enjeux, pistes de recherche, 978-88-99614-02-7</w:t>
+              <w:t xml:space="preserve">Leonardo da Vinci e la lingua della pittura in Europa (secoli XIV-XVII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olschki ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.367-381, 2022, Biblioteca Leonardiana. Studi e Documenti, 9788822267955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738923v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertestualità ed echi leonardiani nelle Considerazioni sulla pittura di Giulio Mancini</w:t>
+                <w:t xml:space="preserve">L’histoire par les lettres : les sources épistolaires de Giulio Mancini, historiographie et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Margherita Quaglino; Anna Sconza. </w:t>
+              <w:t xml:space="preserve">Carlo Alberto Girotto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leonardo da Vinci e la lingua della pittura in Europa (secoli XIV-XVII)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.367-381, 2022, Biblioteca Leonardiana. Studi e Documenti, 9788822267955</w:t>
+              <w:t xml:space="preserve">L’écriture épistolaire entre Renaissance et Age baroque: pratiques, enjeux, pistes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni di Archilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-205, 2022, L’écriture épistolaire entre Renaissance et Age baroque: pratiques, enjeux, pistes de recherche, 978-88-99614-02-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740041v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Eminentissimo in ogni genere disciplinar”: l’envergure socioculturelle de Giulio Mancini dans les lettres et les écrits de l’année 1629</w:t>
+                <w:t xml:space="preserve">Métamorphoser les sorcières : une satire picturale de Salvator Rosa ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jan Blanc; Marije Osnabrugge. </w:t>
+              <w:t xml:space="preserve">Pierre Civil; Nathalie Peyrebonne; Roberto Mondola; Encarnación Sánchez García. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roma 1629: una microstoria dell’arte</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-231, 2021, Pensieri ad arte, 9788875753719</w:t>
+              <w:t xml:space="preserve">Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées en Espagne, France, Italie (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-272, 2022, Littératures étrangères, 9782745357182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738803v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots de l’expertise artistique. Stima, giudizio et perizia dans les années de fondation de l’Académie de Saint-Luc à Rome (1593-1620)</w:t>
+                <w:t xml:space="preserve">“Eminentissimo in ogni genere disciplinar”: l’envergure socioculturelle de Giulio Mancini dans les lettres et les écrits de l’année 1629</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julia Castiglione; Dora D'Errico. </w:t>
+              <w:t xml:space="preserve">Jan Blanc; Marije Osnabrugge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les experts avant l’expertise. Une généalogie du conseil et du recours à l’expérience</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Roma 1629: una microstoria dell’arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-231, 2021, Pensieri ad arte, 9788875753719</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738732v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les experts avant l’expertise. Une généalogie du conseil et du recours à l’expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-15, 2020, Constitution de la modernité, 978-2-406-10361-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10361-5.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inventaire versifié de la famille Mellini (1681) : une liste en terza rima au service de la réputation familiale</w:t>
+                <w:t xml:space="preserve">Les mots de l’expertise artistique. Stima, giudizio et perizia dans les années de fondation de l’Académie de Saint-Luc à Rome (1593-1620)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Biaggini; Philippe Guérin. </w:t>
+              <w:t xml:space="preserve">Julia Castiglione; Dora D'Errico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre les choses et les mots : usages et prestiges des listes</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les experts avant l’expertise. Une généalogie du conseil et du recours à l’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-93, 2020, Constitution de la modernité, 978-2-406-10359-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10361-5.p.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739007v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inventaire versifié de la famille Mellini (1681) : une liste en terza rima au service de la réputation familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Castiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Biaggini; Philippe Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre les choses et les mots : usages et prestiges des listes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-225, 2019, 978-2-37906-024-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvator Rosa contre les Bamboccianti : la querelle de la dignité de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Cappelletti; Annick Lemoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Bas-fonds du Baroque. La Rome du vice et de la misère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Officina libraria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-115, 2014, 978-88-97737-52-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1743,318 +2001,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonti, contesto e concetti del Trattato della nobiltà della pittura di Romano Alberti (1585)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finxit. Dialoghi tra arte e scrittura dal Medioevo all’Età moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.59-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Et era tale che con una sol parola mi poteva arichire.” Commande héritée, prix contesté : Giovanni Lanfranco dans les lettres du fonds Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ArtItalies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.88-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Eleonora Canepari La construction du pouvoir local. Élites municipales, liens sociaux et transactions économiques dans l’espace urbain. Rome, 1550-1650 Rome, École française de Rome, 2017, 399 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (2), pp.411-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ahss.2021.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os guias de Roma no século XVII: entre a abordagem ritual e estética da cidade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trilhas da Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Fragmentos da História: Portugal e Brasil (séculos XVI-XX), 8 (15), pp.62-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2064,114 +2322,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Frajese, Une histoire homosexuelle. Paolo Sarpi et la recherche de l’individu à Venise au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12673-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2239,51 +2497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3085CFC8"/>
+    <w:nsid w:val="A510E7D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2470,51 +2728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-castiglione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3736-9958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@jucast" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03738015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Castiglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sconza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/62247?lang=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kcs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Errico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Quaglino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rinaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12640" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archilet.it/Pubblicazione.aspx?IdPubblicazione=15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822267955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/roma-1629/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-experts-avant-l-expertise-une-genealogie-du-conseil-et-du-recours-a-l-experience-les-mots-de-l-expertise-artistique.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5.p.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-experts-avant-l-expertise-une-genealogie-du-conseil-et-du-recours-a-l-experience-introduction.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5.p.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/entre-les-choses-et-les-mots-usages-et-prestiges-des-listes#" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villamedici.it/fr/catalogues/les-bas-fonds-du-baroque-la-rome-du-vice-et-de-la-misere/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12673-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-castiglione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3736-9958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@jucast" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03738015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Castiglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sconza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/79XY-C673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/62247?lang=fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kcs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Errico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Quaglino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rinaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12640" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822267955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archilet.it/Pubblicazione.aspx?IdPubblicazione=15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/roma-1629/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-experts-avant-l-expertise-une-genealogie-du-conseil-et-du-recours-a-l-experience-introduction.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5.p.0007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-experts-avant-l-expertise-une-genealogie-du-conseil-et-du-recours-a-l-experience-les-mots-de-l-expertise-artistique.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5.p.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/entre-les-choses-et-les-mots-usages-et-prestiges-des-listes#" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villamedici.it/fr/catalogues/les-bas-fonds-du-baroque-la-rome-du-vice-et-de-la-misere/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12673-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>