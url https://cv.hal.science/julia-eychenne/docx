--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Eychenne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS.Laboratoire Magmas et Volcans (LMV) &Institut de Génétique, Reproduction et Développement (iGReD), Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia-eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0344-6983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.e2024GH001171. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Inorganic Pollutants in Blood Samples of Population Affected by the Tajogaite Eruption: The ISVOLCAN Study in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuentes-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zumbado Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.581. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics13070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale silicate melt textures determine volcanic ash surface chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Ayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Diplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.531. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44712-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of pyroclastic density currents: relevance, challenges and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Beckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C P Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dioguardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1218645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized analysis of juvenile pyroclasts in comparative studies of primary magma fragmentation; 1. Overview and workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Dürig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Comida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D L White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01516-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grainsize of volcanic fall deposits: Spatial trends and physical controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L Engwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B36275.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and modeling tephra transport: lessons learned from the 18 May 1980 eruption of Mount St. Helens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry G Mastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven N Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa R van Eaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S J Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01613-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and physicochemical properties of respirable volcanic ash from the 16‐17 August 2006 Tungurahua eruption (Ecuador), and alveolar epithelium response in‐vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Belville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gh000680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Dispersal of Ash at Open Conduit Basaltic Volcanoes: Lessons From Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.709657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107295. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of ash deposits at Piton de la Fournaise (La Reunion Island): insights into fragmentation processes at basaltic shield volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (63), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01398-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38595-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ terminal settling velocity measurements at Stromboli volcano: Input from physical characterization of ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Freret-Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Latchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating the physical properties of volcanic rocks to the characteristics of ash generated by experimental abrasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.335 - 350. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal Enhanced Sedimentation From Volcanic Plumes: Insights From the Secondary Mass Maxima in the 1992 Mount Spurr Fallout Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Wobrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.7679 - 7697. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary fragmentation of crystal-bearing intermediate magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keri Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of magma injections, hydrothermal alteration, and deformation in a volcanic detachment (Piton des Neiges, La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (special issue), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass budget partitioning during explosive eruptions: insights from the 2006 paroxysm of Tungurahua volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (8), pp.3224 - 3240. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the lateral blast on the spatial pattern and grain size characteristics of the 18 May 1980 Mount St. Helens fallout deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.6018-6038. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of an open basaltic magma system: The 2008 activity of the Halema‘uma‘u Overlook vent, Kīlauea Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Swanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Swavely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of explosive paroxysms at open-vent andesitic systems: High-resolution mass distribution analyses of the 2006 Tungurahua fall deposit (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Ramón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 361, pp.343-355. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmoidal particle density distribution in a subplinian scoria fall deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.2243-2249. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and consequences of bimodal grain-size distribution of tephra fall deposited during the August 2006 Tungurahua eruption (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.187-205. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0517-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties and bioreactivity of sub-10 µm geogenic particles: volcanic ash versus desert dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mineral dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of fine ash to the atmosphere from plumes associated with pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanic Ash: Hazard Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgets éruptifs et origine des paroxysmes explosifs andésitiques en système ouvert : l'éruption d'août 2006 du Tungurahua en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012CLF22215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Eychenne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS.Laboratoire Magmas et Volcans (LMV) &Institut de Génétique, Reproduction et Développement (iGReD), Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia-eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0344-6983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.e2024GH001171. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Inorganic Pollutants in Blood Samples of Population Affected by the Tajogaite Eruption: The ISVOLCAN Study in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuentes-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zumbado Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.581. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics13070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale silicate melt textures determine volcanic ash surface chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Ayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Diplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.531. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44712-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of pyroclastic density currents: relevance, challenges and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Beckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C P Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dioguardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1218645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized analysis of juvenile pyroclasts in comparative studies of primary magma fragmentation; 1. Overview and workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Dürig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Comida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D L White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01516-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grainsize of volcanic fall deposits: Spatial trends and physical controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L Engwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B36275.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and modeling tephra transport: lessons learned from the 18 May 1980 eruption of Mount St. Helens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry G Mastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven N Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa R van Eaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S J Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01613-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and physicochemical properties of respirable volcanic ash from the 16‐17 August 2006 Tungurahua eruption (Ecuador), and alveolar epithelium response in‐vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Belville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gh000680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Dispersal of Ash at Open Conduit Basaltic Volcanoes: Lessons From Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.709657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107295. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of ash deposits at Piton de la Fournaise (La Reunion Island): insights into fragmentation processes at basaltic shield volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (63), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01398-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38595-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ terminal settling velocity measurements at Stromboli volcano: Input from physical characterization of ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Freret-Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Latchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating the physical properties of volcanic rocks to the characteristics of ash generated by experimental abrasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.335 - 350. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal Enhanced Sedimentation From Volcanic Plumes: Insights From the Secondary Mass Maxima in the 1992 Mount Spurr Fallout Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Wobrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.7679 - 7697. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary fragmentation of crystal-bearing intermediate magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keri Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of magma injections, hydrothermal alteration, and deformation in a volcanic detachment (Piton des Neiges, La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (special issue), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass budget partitioning during explosive eruptions: insights from the 2006 paroxysm of Tungurahua volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (8), pp.3224 - 3240. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the lateral blast on the spatial pattern and grain size characteristics of the 18 May 1980 Mount St. Helens fallout deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.6018-6038. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of an open basaltic magma system: The 2008 activity of the Halema‘uma‘u Overlook vent, Kīlauea Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Swanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Swavely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of explosive paroxysms at open-vent andesitic systems: High-resolution mass distribution analyses of the 2006 Tungurahua fall deposit (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Ramón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 361, pp.343-355. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmoidal particle density distribution in a subplinian scoria fall deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.2243-2249. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and consequences of bimodal grain-size distribution of tephra fall deposited during the August 2006 Tungurahua eruption (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.187-205. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0517-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONGER EXPOSURE TIME IS ASSOCIATED WITH HIGHER 8 ACUTE OCULAR AND RESPIRATORY SYMPTOMS 9 AMONG INTERVENING PERSONNEL DURING TAJOGAITE 10 VOLCANO ERUPTION 11 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Domínguez-Boada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tajogaite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Palma, España. pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties and bioreactivity of sub-10 µm geogenic particles: volcanic ash versus desert dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mineral dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of fine ash to the atmosphere from plumes associated with pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanic Ash: Hazard Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgets éruptifs et origine des paroxysmes explosifs andésitiques en système ouvert : l'éruption d'août 2006 du Tungurahua en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012CLF22215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="241C1591"/>
+    <w:nsid w:val="525EFBEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-eychenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0344-6983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Simba&#241;a-Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentes-Ferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zumbado Pe&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13070581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04769965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ayris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Diplas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44712-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Beckett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C P Breard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1218645" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Ross" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias D&#252;rig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Comida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D L White" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01516-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854740v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36275.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven N Carey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa R van Eaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S J Sparks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01613-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gh000680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Edwards" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pioli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.709657" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01398-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42489-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Freret-Lorgeril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buckland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rust" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Cashman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.11.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014412" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jones" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Mcnamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.05.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T31M85-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006431" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Durant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Houghton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Swanson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Swavely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSZC7VD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0671-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZRWXJQ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troncoso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0517-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTQN6RR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hornby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741974v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22215" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-eychenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0344-6983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Simba&#241;a-Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentes-Ferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zumbado Pe&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13070581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04769965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ayris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Diplas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44712-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Beckett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C P Breard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1218645" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Ross" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias D&#252;rig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Comida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D L White" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01516-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854740v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36275.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven N Carey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa R van Eaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S J Sparks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01613-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gh000680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Edwards" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pioli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.709657" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01398-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42489-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Freret-Lorgeril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buckland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rust" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Cashman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.11.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014412" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jones" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Mcnamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.05.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T31M85-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006431" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Durant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Houghton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Swanson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Swavely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSZC7VD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0671-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZRWXJQ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troncoso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0517-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTQN6RR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rodr&#237;guez Chamorro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Dom&#237;nguez-Boada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hornby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22215" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>