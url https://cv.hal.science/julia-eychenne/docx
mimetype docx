--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Eychenne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS.Laboratoire Magmas et Volcans (LMV) &Institut de Génétique, Reproduction et Développement (iGReD), Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia-eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0344-6983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.e2024GH001171. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Inorganic Pollutants in Blood Samples of Population Affected by the Tajogaite Eruption: The ISVOLCAN Study in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuentes-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zumbado Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.581. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics13070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale silicate melt textures determine volcanic ash surface chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Ayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Diplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.531. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44712-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of pyroclastic density currents: relevance, challenges and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Beckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C P Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dioguardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1218645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized analysis of juvenile pyroclasts in comparative studies of primary magma fragmentation; 1. Overview and workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Dürig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Comida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D L White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01516-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grainsize of volcanic fall deposits: Spatial trends and physical controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L Engwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B36275.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and modeling tephra transport: lessons learned from the 18 May 1980 eruption of Mount St. Helens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry G Mastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven N Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa R van Eaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S J Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01613-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and physicochemical properties of respirable volcanic ash from the 16‐17 August 2006 Tungurahua eruption (Ecuador), and alveolar epithelium response in‐vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Belville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gh000680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Dispersal of Ash at Open Conduit Basaltic Volcanoes: Lessons From Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.709657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107295. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of ash deposits at Piton de la Fournaise (La Reunion Island): insights into fragmentation processes at basaltic shield volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (63), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01398-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38595-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ terminal settling velocity measurements at Stromboli volcano: Input from physical characterization of ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Freret-Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Latchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating the physical properties of volcanic rocks to the characteristics of ash generated by experimental abrasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.335 - 350. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal Enhanced Sedimentation From Volcanic Plumes: Insights From the Secondary Mass Maxima in the 1992 Mount Spurr Fallout Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Wobrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.7679 - 7697. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary fragmentation of crystal-bearing intermediate magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keri Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of magma injections, hydrothermal alteration, and deformation in a volcanic detachment (Piton des Neiges, La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (special issue), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass budget partitioning during explosive eruptions: insights from the 2006 paroxysm of Tungurahua volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (8), pp.3224 - 3240. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the lateral blast on the spatial pattern and grain size characteristics of the 18 May 1980 Mount St. Helens fallout deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.6018-6038. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of an open basaltic magma system: The 2008 activity of the Halema‘uma‘u Overlook vent, Kīlauea Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Swanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Swavely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of explosive paroxysms at open-vent andesitic systems: High-resolution mass distribution analyses of the 2006 Tungurahua fall deposit (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Ramón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 361, pp.343-355. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmoidal particle density distribution in a subplinian scoria fall deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.2243-2249. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and consequences of bimodal grain-size distribution of tephra fall deposited during the August 2006 Tungurahua eruption (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.187-205. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0517-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONGER EXPOSURE TIME IS ASSOCIATED WITH HIGHER 8 ACUTE OCULAR AND RESPIRATORY SYMPTOMS 9 AMONG INTERVENING PERSONNEL DURING TAJOGAITE 10 VOLCANO ERUPTION 11 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Domínguez-Boada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tajogaite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Palma, España. pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties and bioreactivity of sub-10 µm geogenic particles: volcanic ash versus desert dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mineral dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of fine ash to the atmosphere from plumes associated with pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanic Ash: Hazard Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgets éruptifs et origine des paroxysmes explosifs andésitiques en système ouvert : l'éruption d'août 2006 du Tungurahua en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012CLF22215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Eychenne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS.Laboratoire Magmas et Volcans (LMV) &Institut de Génétique, Reproduction et Développement (iGReD), Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia-eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0344-6983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.e2024GH001171. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Inorganic Pollutants in Blood Samples of Population Affected by the Tajogaite Eruption: The ISVOLCAN Study in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuentes-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zumbado Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.581. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics13070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale silicate melt textures determine volcanic ash surface chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Ayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Diplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.531. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44712-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of pyroclastic density currents: relevance, challenges and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Beckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C P Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dioguardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1218645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and modeling tephra transport: lessons learned from the 18 May 1980 eruption of Mount St. Helens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry G Mastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven N Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa R van Eaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S J Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01613-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and physicochemical properties of respirable volcanic ash from the 16‐17 August 2006 Tungurahua eruption (Ecuador), and alveolar epithelium response in‐vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Belville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gh000680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grainsize of volcanic fall deposits: Spatial trends and physical controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L Engwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B36275.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized analysis of juvenile pyroclasts in comparative studies of primary magma fragmentation; 1. Overview and workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Dürig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Comida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D L White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01516-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.107295. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Dispersal of Ash at Open Conduit Basaltic Volcanoes: Lessons From Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.709657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of ash deposits at Piton de la Fournaise (La Reunion Island): insights into fragmentation processes at basaltic shield volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (63), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01398-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38595-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ terminal settling velocity measurements at Stromboli volcano: Input from physical characterization of ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Freret-Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Latchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating the physical properties of volcanic rocks to the characteristics of ash generated by experimental abrasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.335 - 350. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal Enhanced Sedimentation From Volcanic Plumes: Insights From the Secondary Mass Maxima in the 1992 Mount Spurr Fallout Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Wobrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.7679 - 7697. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary fragmentation of crystal-bearing intermediate magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keri Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of magma injections, hydrothermal alteration, and deformation in a volcanic detachment (Piton des Neiges, La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (special issue), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass budget partitioning during explosive eruptions: insights from the 2006 paroxysm of Tungurahua volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (8), pp.3224 - 3240. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the lateral blast on the spatial pattern and grain size characteristics of the 18 May 1980 Mount St. Helens fallout deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Durant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.6018-6038. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of an open basaltic magma system: The 2008 activity of the Halema‘uma‘u Overlook vent, Kīlauea Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Swanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Swavely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of explosive paroxysms at open-vent andesitic systems: High-resolution mass distribution analyses of the 2006 Tungurahua fall deposit (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Ramón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 361, pp.343-355. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmoidal particle density distribution in a subplinian scoria fall deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.2243-2249. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and consequences of bimodal grain-size distribution of tephra fall deposited during the August 2006 Tungurahua eruption (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.187-205. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0517-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONGER EXPOSURE TIME IS ASSOCIATED WITH HIGHER 8 ACUTE OCULAR AND RESPIRATORY SYMPTOMS 9 AMONG INTERVENING PERSONNEL DURING TAJOGAITE 10 VOLCANO ERUPTION 11 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Domínguez-Boada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tajogaite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Palma, España. pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties and bioreactivity of sub-10 µm geogenic particles: volcanic ash versus desert dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mineral dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of fine ash to the atmosphere from plumes associated with pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Engwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanic Ash: Hazard Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgets éruptifs et origine des paroxysmes explosifs andésitiques en système ouvert : l'éruption d'août 2006 du Tungurahua en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012CLF22215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="525EFBEF"/>
+    <w:nsid w:val="6D7DD899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-eychenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0344-6983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Simba&#241;a-Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentes-Ferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zumbado Pe&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13070581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04769965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ayris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Diplas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44712-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Beckett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C P Breard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1218645" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Ross" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias D&#252;rig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Comida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D L White" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01516-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854740v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36275.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven N Carey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa R van Eaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S J Sparks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01613-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gh000680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Edwards" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pioli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.709657" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01398-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42489-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Freret-Lorgeril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buckland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rust" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Cashman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.11.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014412" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jones" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Mcnamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.05.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T31M85-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006431" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Durant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Houghton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Swanson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Swavely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSZC7VD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0671-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZRWXJQ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troncoso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0517-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTQN6RR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rodr&#237;guez Chamorro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Dom&#237;nguez-Boada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hornby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22215" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-eychenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0344-6983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Simba&#241;a-Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentes-Ferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zumbado Pe&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13070581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04769965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ayris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Diplas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44712-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Beckett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C P Breard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1218645" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven N Carey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa R van Eaton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S J Sparks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01613-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gh000680" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854740v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B36275.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Ross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias D&#252;rig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Comida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D L White" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01516-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Edwards" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pioli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.709657" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01398-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Freret-Lorgeril" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Latchimy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.02.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42489-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buckland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rust" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Cashman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.11.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014412" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jones" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Mcnamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.05.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T31M85-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006431" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Durant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Houghton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Swanson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Swavely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSZC7VD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0671-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZRWXJQ5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troncoso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0517-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTQN6RR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rodr&#237;guez Chamorro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Dom&#237;nguez-Boada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hornby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22215" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>