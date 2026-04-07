--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Hidalgo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Reliability of the Modified Areal Weighted by Control Zones Method to Spatially Downscale Individual Social Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilda Jean Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.268-285. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.n.tou.16.2.268.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Weather Types (LWTs) associated with Urban Heat Islands (UHIs) and hot days in the Grenoble area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chantal Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain J Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0339189. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0339189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données dérivées et classifications standards pour les modèles de simulation climatique urbaine et l’analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), p. 69-88. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and theoretical conceptualization analysis of statistical methods used to develop heat vulnerability indices in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lagelouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitia Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.t.lag.15.3.154.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une expertise territorialisée entre chercheurs et acteurs autour du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poupelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.150-172. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island intensity maps and local weather types description for a 45 French urban agglomerations dataset obtained from atmospheric numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Suher-Carthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lagelouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109437. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’adaptation à la chaleur en ville et action publique : apports de l’interdisciplinarité et de la recherche-action - Cas de la métropole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202320007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Web of Science for African cities and climate change (1991–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhéret Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.989266. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.989266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Synthetizing Climatopes and Local Climate Zones for Urban Climatic Planning Recommendations: A Case Study in Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of climate services based on a weather stations network: Application in Toulouse agglomeration local authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.100274. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2021.100274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climates and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Voogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Environment and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.411-444. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-environ-012320-083623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical-dynamical downscaling for the urban heat island and building energy consumption - Analysis of Its uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jougla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.859-883. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-19-0182.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS plugin to model the near surface air temperature from urban meteorological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of the nocturnal urban heat island intensity based on urban morphology and geographical factors - An investigation based on numerical model results for a large ensemble of French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway using WUDAPT's Digital Synthetic City tool towards generating urban canopy parameters for multi-scale urban atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.100459. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating WUDAPT Level 0 data – Current status of production and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Böhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.24-45. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of refined architectural parameters by crowdsourcing using Facebook social network: Case of Greater Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100499 -. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between progress and obstacles on urban climate interdisciplinary studies and knowledge transfer to society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1436 (1), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well does the local climate zone scheme discern the thermal environment of Toulouse (France)? An analysis using numerical simulation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ting Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ka‐lun Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (14), pp.5292-5315. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03981032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WUDAPT: An Urban Weather, Climate, and Environmental Modeling Infrastructure for the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feddema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (9), pp.1907-1924. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0236.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie climatique : quelles spécificités pour les villes du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of local weather types classification to improve climate understanding: An application on the urban climate of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jougla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0208138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer la vulnérabilité des villes à la hausse des températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vulnérabilités et résilience urbaines, 395, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From daily climatic scenarios to hourly atmospheric forcing fields to force Soil-Vegetation-Atmosphere transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (40), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2014.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Air Temperatures above the Urban Canopy Layer from Measurements at a Rural Operational Weather Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Norford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.472-483. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-12-083.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is climatic adaptation taken into account by legal tools? Introduction of water and vegetation by French town planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. L Lambert-Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.16-34. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on coastal and pelagic environments in the southeastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sáenz Jon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.307-332. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling the Daytime Urban Heat Island and Urban-Breeze Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.889-901. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JAMC2195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-breeze circulation during the CAPITOUL experiment: observational data analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102 (3-4), pp.PP. 223-241, 10 Figures. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00371201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canopy and Aerosol Particles Interactions in TOulouse Urban Layer (CAPITOUL) experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102 (3-4), pp.135-157. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Urban Climate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Baklanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1146 (1), pp.354-374. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1446.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-breeze circulation during the CAPITOUL experiment: numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.PP. 243-262, 9 Figures. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'observation du microclimat urbain à la modélisation intégrée de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.PP. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00350227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Land Surface Temperature for a spatial and temporal analysis of urban heat vulnerability: comparison of different thermal data and methods over the French metropolis of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pirlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate shelter network: learning from international study cases for a better reflection in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des types de temps sensibles (TTS) favorables aux extrêmes de chaleur estivaux à Grenoble et Échirolles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salem DAHECH (Université Paris Cité – UMR PRODIG); Malika MADELIN (Université Paris Cité – UMR PRODIG); Véronique MICHOT (Université Paris Cité – UMR PRODIG); Florian RAYMOND (Université Paris 8 – UMR LADYSS); Chafia DORDOIGNE (CNRS – UMR PRODIG); Martin HENDEL (ESIEE Paris – UMR LIED); Karl HOARAU (CY Cergy Paris Université – UR PLACES), Jun 2024, Paris, France. pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques de représentation cartographique pour la production des cartes climatiques de l'environnement urbain à visée opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international du Collège international des sciences territoriales : Apprendre des territoires / Enseigner les territoires (CIST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, France. pp.380-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage et croisement de données sociales et climatiques pour l'urbanisme opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infrastructure de recherche Progedo (PUD-Toulouse); Réseau national des Maisons des Sciences de l’Homme (RnMSH), Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database – Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS (American Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining forecasting/backcasting scenarios and land change models. Land Transformations: Between Global Challenges and Local Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GLP Open Science Meeting, Berlin 19th-21st March 2014, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of long-term urban growth scenarios on urban climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexive approach on the use of the LST for heat vulnerability mapping: case study of Toulouse Métropole, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Annunziata-Pirlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TEMU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Southern Cities to Climate Change: How to compensate for the lack of urban data in local climate zone mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/ 14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory action and future urban living in a context of increasing temperatures: an analysis from the Barcelona Climate Shelter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Anticipatory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, In press, 978-3-031-78161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Métropole's response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Terrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et changement climatique : îlots de chaleur urbains = Cities and climate change : urban heat islands : Barcelona, Lyon, Marseille, Montréal, Nantes, Rennes, Roma, Stuttgart, Toulouse, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-207, 2015, Collection La ville en train de se faire, 978-2-86364-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas y Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’expertise sur les changements climatiques en Occitanie (RECO). 2021, 271 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Urbanisme : Apports de la dimension cartographique de la climatologie urbaine à la mise en place des plans d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. École Normale Supérieure de Paris - ENS Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03867034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Hidalgo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Reliability of the Modified Areal Weighted by Control Zones Method to Spatially Downscale Individual Social Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilda Jean Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.268-285. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.n.tou.16.2.268.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Weather Types (LWTs) associated with Urban Heat Islands (UHIs) and hot days in the Grenoble area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chantal Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain J Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0339189. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0339189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données dérivées et classifications standards pour les modèles de simulation climatique urbaine et l’analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), p. 69-88. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and theoretical conceptualization analysis of statistical methods used to develop heat vulnerability indices in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lagelouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitia Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.t.lag.15.3.154.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une expertise territorialisée entre chercheurs et acteurs autour du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poupelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.150-172. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island intensity maps and local weather types description for a 45 French urban agglomerations dataset obtained from atmospheric numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Suher-Carthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lagelouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109437. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’adaptation à la chaleur en ville et action publique : apports de l’interdisciplinarité et de la recherche-action - Cas de la métropole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202320007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Web of Science for African cities and climate change (1991–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhéret Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.989266. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.989266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Synthetizing Climatopes and Local Climate Zones for Urban Climatic Planning Recommendations: A Case Study in Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of climate services based on a weather stations network: Application in Toulouse agglomeration local authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.100274. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2021.100274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climates and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Voogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Environment and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.411-444. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-environ-012320-083623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical-dynamical downscaling for the urban heat island and building energy consumption - Analysis of Its uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jougla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.859-883. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-19-0182.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS plugin to model the near surface air temperature from urban meteorological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of the nocturnal urban heat island intensity based on urban morphology and geographical factors - An investigation based on numerical model results for a large ensemble of French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating WUDAPT Level 0 data – Current status of production and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Böhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.24-45. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway using WUDAPT's Digital Synthetic City tool towards generating urban canopy parameters for multi-scale urban atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.100459. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of refined architectural parameters by crowdsourcing using Facebook social network: Case of Greater Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100499 -. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between progress and obstacles on urban climate interdisciplinary studies and knowledge transfer to society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1436 (1), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well does the local climate zone scheme discern the thermal environment of Toulouse (France)? An analysis using numerical simulation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ting Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ka‐lun Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (14), pp.5292-5315. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03981032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WUDAPT: An Urban Weather, Climate, and Environmental Modeling Infrastructure for the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feddema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (9), pp.1907-1924. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0236.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie climatique : quelles spécificités pour les villes du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of local weather types classification to improve climate understanding: An application on the urban climate of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jougla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0208138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From daily climatic scenarios to hourly atmospheric forcing fields to force Soil-Vegetation-Atmosphere transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (40), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2014.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer la vulnérabilité des villes à la hausse des températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vulnérabilités et résilience urbaines, 395, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is climatic adaptation taken into account by legal tools? Introduction of water and vegetation by French town planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. L Lambert-Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.16-34. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Air Temperatures above the Urban Canopy Layer from Measurements at a Rural Operational Weather Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Norford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.472-483. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-12-083.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on coastal and pelagic environments in the southeastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sáenz Jon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.307-332. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling the Daytime Urban Heat Island and Urban-Breeze Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.889-901. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JAMC2195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'observation du microclimat urbain à la modélisation intégrée de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.PP. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00350227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-breeze circulation during the CAPITOUL experiment: observational data analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102 (3-4), pp.PP. 223-241, 10 Figures. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00371201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canopy and Aerosol Particles Interactions in TOulouse Urban Layer (CAPITOUL) experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102 (3-4), pp.135-157. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Urban Climate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Baklanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1146 (1), pp.354-374. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1446.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-breeze circulation during the CAPITOUL experiment: numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.PP. 243-262, 9 Figures. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Land Surface Temperature for a spatial and temporal analysis of urban heat vulnerability: comparison of different thermal data and methods over the French metropolis of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pirlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate shelter network: learning from international study cases for a better reflection in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des types de temps sensibles (TTS) favorables aux extrêmes de chaleur estivaux à Grenoble et Échirolles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salem DAHECH (Université Paris Cité – UMR PRODIG); Malika MADELIN (Université Paris Cité – UMR PRODIG); Véronique MICHOT (Université Paris Cité – UMR PRODIG); Florian RAYMOND (Université Paris 8 – UMR LADYSS); Chafia DORDOIGNE (CNRS – UMR PRODIG); Martin HENDEL (ESIEE Paris – UMR LIED); Karl HOARAU (CY Cergy Paris Université – UR PLACES), Jun 2024, Paris, France. pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques de représentation cartographique pour la production des cartes climatiques de l'environnement urbain à visée opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international du Collège international des sciences territoriales : Apprendre des territoires / Enseigner les territoires (CIST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, France. pp.380-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage et croisement de données sociales et climatiques pour l'urbanisme opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infrastructure de recherche Progedo (PUD-Toulouse); Réseau national des Maisons des Sciences de l’Homme (RnMSH), Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database – Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS (American Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining forecasting/backcasting scenarios and land change models. Land Transformations: Between Global Challenges and Local Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GLP Open Science Meeting, Berlin 19th-21st March 2014, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of long-term urban growth scenarios on urban climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexive approach on the use of the LST for heat vulnerability mapping: case study of Toulouse Métropole, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Annunziata-Pirlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TEMU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Southern Cities to Climate Change: How to compensate for the lack of urban data in local climate zone mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/ 14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory action and future urban living in a context of increasing temperatures: an analysis from the Barcelona Climate Shelter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Anticipatory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, In press, 978-3-031-78161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Métropole's response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Terrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et changement climatique : îlots de chaleur urbains = Cities and climate change : urban heat islands : Barcelona, Lyon, Marseille, Montréal, Nantes, Rennes, Roma, Stuttgart, Toulouse, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-207, 2015, Collection La ville en train de se faire, 978-2-86364-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas y Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’expertise sur les changements climatiques en Occitanie (RECO). 2021, 271 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Urbanisme : Apports de la dimension cartographique de la climatologie urbaine à la mise en place des plans d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. École Normale Supérieure de Paris - ENS Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03867034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Aranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.lag.15.3.154.176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;h&#233;ret Gaston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.989266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyi Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edouart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2021.100274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Voogt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012320-083623" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jougla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-19-0182.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ching" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aliaga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mills" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda See" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962295v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen B&#246;hner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brousse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100499" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13986" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03981032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ting Kwok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ka&#8208;lun Lau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6140" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ching" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mills" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bechtel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. See" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feddema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0236.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01119949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2014.00040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550205v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Norford" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-12-083.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Lambert-Habib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2013.04.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;enz Jon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gimeno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2195.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00371201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0329-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8ZTH914X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325604v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baklanov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1446.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96GQZQ58-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00370841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0345-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZV6THW7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00350227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pirlian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Est&#233;vez Villarino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Annunziata-Pirlian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073712v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018844v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Villes-et-changement-climatique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867034v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Aranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.lag.15.3.154.176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;h&#233;ret Gaston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.989266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edouart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2021.100274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Voogt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012320-083623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jougla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-19-0182.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139253" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen B&#246;hner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brousse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ching" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aliaga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mills" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda See" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100459" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100499" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13986" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03981032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ting Kwok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ka&#8208;lun Lau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6140" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ching" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mills" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bechtel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. See" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feddema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0236.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2014.00040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01119949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Lambert-Habib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2013.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Norford" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-12-083.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;enz Jon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gimeno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2195.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00350227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00371201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0329-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8ZTH914X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baklanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1446.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96GQZQ58-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00370841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0345-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZV6THW7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pirlian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Est&#233;vez Villarino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Annunziata-Pirlian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073712v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018844v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Villes-et-changement-climatique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867034v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>