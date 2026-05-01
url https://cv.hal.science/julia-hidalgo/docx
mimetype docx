--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Hidalgo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Reliability of the Modified Areal Weighted by Control Zones Method to Spatially Downscale Individual Social Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilda Jean Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.268-285. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.n.tou.16.2.268.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Weather Types (LWTs) associated with Urban Heat Islands (UHIs) and hot days in the Grenoble area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chantal Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain J Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0339189. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0339189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données dérivées et classifications standards pour les modèles de simulation climatique urbaine et l’analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), p. 69-88. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and theoretical conceptualization analysis of statistical methods used to develop heat vulnerability indices in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lagelouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitia Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.t.lag.15.3.154.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une expertise territorialisée entre chercheurs et acteurs autour du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poupelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.150-172. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island intensity maps and local weather types description for a 45 French urban agglomerations dataset obtained from atmospheric numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Suher-Carthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lagelouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109437. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’adaptation à la chaleur en ville et action publique : apports de l’interdisciplinarité et de la recherche-action - Cas de la métropole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202320007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Web of Science for African cities and climate change (1991–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhéret Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.989266. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.989266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Synthetizing Climatopes and Local Climate Zones for Urban Climatic Planning Recommendations: A Case Study in Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of climate services based on a weather stations network: Application in Toulouse agglomeration local authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.100274. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2021.100274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climates and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Voogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Environment and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.411-444. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-environ-012320-083623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical-dynamical downscaling for the urban heat island and building energy consumption - Analysis of Its uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jougla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.859-883. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-19-0182.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS plugin to model the near surface air temperature from urban meteorological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of the nocturnal urban heat island intensity based on urban morphology and geographical factors - An investigation based on numerical model results for a large ensemble of French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating WUDAPT Level 0 data – Current status of production and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Böhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.24-45. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway using WUDAPT's Digital Synthetic City tool towards generating urban canopy parameters for multi-scale urban atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.100459. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of refined architectural parameters by crowdsourcing using Facebook social network: Case of Greater Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100499 -. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between progress and obstacles on urban climate interdisciplinary studies and knowledge transfer to society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1436 (1), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well does the local climate zone scheme discern the thermal environment of Toulouse (France)? An analysis using numerical simulation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ting Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ka‐lun Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (14), pp.5292-5315. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03981032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WUDAPT: An Urban Weather, Climate, and Environmental Modeling Infrastructure for the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feddema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (9), pp.1907-1924. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0236.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie climatique : quelles spécificités pour les villes du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of local weather types classification to improve climate understanding: An application on the urban climate of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jougla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0208138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From daily climatic scenarios to hourly atmospheric forcing fields to force Soil-Vegetation-Atmosphere transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (40), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2014.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer la vulnérabilité des villes à la hausse des températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vulnérabilités et résilience urbaines, 395, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is climatic adaptation taken into account by legal tools? Introduction of water and vegetation by French town planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. L Lambert-Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.16-34. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Air Temperatures above the Urban Canopy Layer from Measurements at a Rural Operational Weather Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Norford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.472-483. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-12-083.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on coastal and pelagic environments in the southeastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sáenz Jon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.307-332. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling the Daytime Urban Heat Island and Urban-Breeze Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.889-901. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JAMC2195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'observation du microclimat urbain à la modélisation intégrée de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.PP. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00350227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-breeze circulation during the CAPITOUL experiment: observational data analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102 (3-4), pp.PP. 223-241, 10 Figures. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00371201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canopy and Aerosol Particles Interactions in TOulouse Urban Layer (CAPITOUL) experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102 (3-4), pp.135-157. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Urban Climate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Baklanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1146 (1), pp.354-374. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1446.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-breeze circulation during the CAPITOUL experiment: numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.PP. 243-262, 9 Figures. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Land Surface Temperature for a spatial and temporal analysis of urban heat vulnerability: comparison of different thermal data and methods over the French metropolis of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pirlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate shelter network: learning from international study cases for a better reflection in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des types de temps sensibles (TTS) favorables aux extrêmes de chaleur estivaux à Grenoble et Échirolles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salem DAHECH (Université Paris Cité – UMR PRODIG); Malika MADELIN (Université Paris Cité – UMR PRODIG); Véronique MICHOT (Université Paris Cité – UMR PRODIG); Florian RAYMOND (Université Paris 8 – UMR LADYSS); Chafia DORDOIGNE (CNRS – UMR PRODIG); Martin HENDEL (ESIEE Paris – UMR LIED); Karl HOARAU (CY Cergy Paris Université – UR PLACES), Jun 2024, Paris, France. pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques de représentation cartographique pour la production des cartes climatiques de l'environnement urbain à visée opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international du Collège international des sciences territoriales : Apprendre des territoires / Enseigner les territoires (CIST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, France. pp.380-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage et croisement de données sociales et climatiques pour l'urbanisme opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infrastructure de recherche Progedo (PUD-Toulouse); Réseau national des Maisons des Sciences de l’Homme (RnMSH), Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database – Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS (American Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining forecasting/backcasting scenarios and land change models. Land Transformations: Between Global Challenges and Local Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GLP Open Science Meeting, Berlin 19th-21st March 2014, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of long-term urban growth scenarios on urban climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexive approach on the use of the LST for heat vulnerability mapping: case study of Toulouse Métropole, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Annunziata-Pirlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TEMU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Southern Cities to Climate Change: How to compensate for the lack of urban data in local climate zone mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/ 14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory action and future urban living in a context of increasing temperatures: an analysis from the Barcelona Climate Shelter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Anticipatory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, In press, 978-3-031-78161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Métropole's response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Terrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et changement climatique : îlots de chaleur urbains = Cities and climate change : urban heat islands : Barcelona, Lyon, Marseille, Montréal, Nantes, Rennes, Roma, Stuttgart, Toulouse, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-207, 2015, Collection La ville en train de se faire, 978-2-86364-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas y Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’expertise sur les changements climatiques en Occitanie (RECO). 2021, 271 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Urbanisme : Apports de la dimension cartographique de la climatologie urbaine à la mise en place des plans d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. École Normale Supérieure de Paris - ENS Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03867034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Hidalgo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Reliability of the Modified Areal Weighted by Control Zones Method to Spatially Downscale Individual Social Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilda Jean Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.268-285. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.n.tou.16.2.268.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Weather Types (LWTs) associated with Urban Heat Islands (UHIs) and hot days in the Grenoble area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chantal Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain J Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0339189. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0339189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données dérivées et classifications standards pour les modèles de simulation climatique urbaine et l’analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), p. 69-88. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and theoretical conceptualization analysis of statistical methods used to develop heat vulnerability indices in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lagelouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitia Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48088/ejg.t.lag.15.3.154.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une expertise territorialisée entre chercheurs et acteurs autour du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poupelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.150-172. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island intensity maps and local weather types description for a 45 French urban agglomerations dataset obtained from atmospheric numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Suher-Carthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lagelouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109437. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’adaptation à la chaleur en ville et action publique : apports de l’interdisciplinarité et de la recherche-action - Cas de la métropole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202320007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining the Web of Science for African cities and climate change (1991–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méhéret Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.989266. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.989266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Synthetizing Climatopes and Local Climate Zones for Urban Climatic Planning Recommendations: A Case Study in Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of climate services based on a weather stations network: Application in Toulouse agglomeration local authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.100274. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2021.100274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climates and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Voogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Environment and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.411-444. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-environ-012320-083623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical-dynamical downscaling for the urban heat island and building energy consumption - Analysis of Its uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jougla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.859-883. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-19-0182.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS plugin to model the near surface air temperature from urban meteorological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of the nocturnal urban heat island intensity based on urban morphology and geographical factors - An investigation based on numerical model results for a large ensemble of French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway using WUDAPT's Digital Synthetic City tool towards generating urban canopy parameters for multi-scale urban atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.100459. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating WUDAPT Level 0 data – Current status of production and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Böhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.24-45. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of refined architectural parameters by crowdsourcing using Facebook social network: Case of Greater Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100499 -. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well does the local climate zone scheme discern the thermal environment of Toulouse (France)? An analysis using numerical simulation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ting Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ka‐lun Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (14), pp.5292-5315. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03981032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between progress and obstacles on urban climate interdisciplinary studies and knowledge transfer to society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1436 (1), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WUDAPT: An Urban Weather, Climate, and Environmental Modeling Infrastructure for the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feddema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (9), pp.1907-1924. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0236.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie climatique : quelles spécificités pour les villes du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of local weather types classification to improve climate understanding: An application on the urban climate of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jougla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0208138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From daily climatic scenarios to hourly atmospheric forcing fields to force Soil-Vegetation-Atmosphere transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (40), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2014.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer la vulnérabilité des villes à la hausse des températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vulnérabilités et résilience urbaines, 395, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is climatic adaptation taken into account by legal tools? Introduction of water and vegetation by French town planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. L Lambert-Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.16-34. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Air Temperatures above the Urban Canopy Layer from Measurements at a Rural Operational Weather Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Norford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.472-483. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAMC-D-12-083.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on coastal and pelagic environments in the southeastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sáenz Jon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.307-332. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling the Daytime Urban Heat Island and Urban-Breeze Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.889-901. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009JAMC2195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'observation du microclimat urbain à la modélisation intégrée de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.PP. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00350227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-breeze circulation during the CAPITOUL experiment: observational data analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102 (3-4), pp.PP. 223-241, 10 Figures. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00371201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canopy and Aerosol Particles Interactions in TOulouse Urban Layer (CAPITOUL) experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102 (3-4), pp.135-157. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Urban Climate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Baklanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gimeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1146 (1), pp.354-374. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1446.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-breeze circulation during the CAPITOUL experiment: numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.PP. 243-262, 9 Figures. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00703-008-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Land Surface Temperature for a spatial and temporal analysis of urban heat vulnerability: comparison of different thermal data and methods over the French metropolis of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pirlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate shelter network: learning from international study cases for a better reflection in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des types de temps sensibles (TTS) favorables aux extrêmes de chaleur estivaux à Grenoble et Échirolles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salem DAHECH (Université Paris Cité – UMR PRODIG); Malika MADELIN (Université Paris Cité – UMR PRODIG); Véronique MICHOT (Université Paris Cité – UMR PRODIG); Florian RAYMOND (Université Paris 8 – UMR LADYSS); Chafia DORDOIGNE (CNRS – UMR PRODIG); Martin HENDEL (ESIEE Paris – UMR LIED); Karl HOARAU (CY Cergy Paris Université – UR PLACES), Jun 2024, Paris, France. pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques de représentation cartographique pour la production des cartes climatiques de l'environnement urbain à visée opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Manent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international du Collège international des sciences territoriales : Apprendre des territoires / Enseigner les territoires (CIST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, France. pp.380-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage et croisement de données sociales et climatiques pour l'urbanisme opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infrastructure de recherche Progedo (PUD-Toulouse); Réseau national des Maisons des Sciences de l’Homme (RnMSH), Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database – Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS (American Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining forecasting/backcasting scenarios and land change models. Land Transformations: Between Global Challenges and Local Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GLP Open Science Meeting, Berlin 19th-21st March 2014, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of long-term urban growth scenarios on urban climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflexive approach on the use of the LST for heat vulnerability mapping: case study of Toulouse Métropole, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Annunziata-Pirlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TEMU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Southern Cities to Climate Change: How to compensate for the lack of urban data in local climate zone mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/ 14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory action and future urban living in a context of increasing temperatures: an analysis from the Barcelona Climate Shelter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Anticipatory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, In press, 978-3-031-78161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Métropole's response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Terrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et changement climatique : îlots de chaleur urbains = Cities and climate change : urban heat islands : Barcelona, Lyon, Marseille, Montréal, Nantes, Rennes, Roma, Stuttgart, Toulouse, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-207, 2015, Collection La ville en train de se faire, 978-2-86364-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas y Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’expertise sur les changements climatiques en Occitanie (RECO). 2021, 271 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Urbanisme : Apports de la dimension cartographique de la climatologie urbaine à la mise en place des plans d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. École Normale Supérieure de Paris - ENS Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03867034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Aranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.lag.15.3.154.176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;h&#233;ret Gaston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.989266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edouart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2021.100274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Voogt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012320-083623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jougla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-19-0182.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139253" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen B&#246;hner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brousse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ching" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aliaga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mills" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda See" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100459" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100499" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13986" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03981032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ting Kwok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ka&#8208;lun Lau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6140" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ching" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mills" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bechtel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. See" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feddema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0236.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2014.00040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01119949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Lambert-Habib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2013.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Norford" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-12-083.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;enz Jon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gimeno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2195.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00350227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00371201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0329-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8ZTH914X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baklanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1446.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96GQZQ58-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00370841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0345-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZV6THW7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pirlian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Est&#233;vez Villarino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Annunziata-Pirlian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073712v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018844v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Villes-et-changement-climatique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867034v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantal Rome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J Bigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Aranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.t.lag.15.3.154.176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;h&#233;ret Gaston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.989266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Yin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edouart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2021.100274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Voogt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012320-083623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jougla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-19-0182.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139253" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ching" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aliaga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mills" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda See" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alexander" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen B&#246;hner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03981032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ting Kwok" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ka&#8208;lun Lau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6140" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13986" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ching" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mills" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bechtel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. See" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feddema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0236.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2014.00040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01119949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Lambert-Habib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2013.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Norford" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-12-083.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;enz Jon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gimeno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2195.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00350227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00371201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0329-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8ZTH914X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baklanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1446.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96GQZQ58-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00370841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0345-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZV6THW7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pirlian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Est&#233;vez Villarino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157309v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Annunziata-Pirlian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02073712v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018844v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Villes-et-changement-climatique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867034v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>