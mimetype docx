--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -100,408 +100,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic limit of spin-triplet superconductors</w:t>
+                <w:t xml:space="preserve">Theory of quasiparticle-induced errors in driven-dissipative Schrödinger cat qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bernat</w:t>
+                <w:t xml:space="preserve">Kirill Dubovitskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Basko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (21), pp.214518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.214518⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.024505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.024505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856833v1</w:t>
+                <w:t xml:space="preserve">hal-04647954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephson quantum mechanics at odd parity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paramagnetic limit of spin-triplet superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julia Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (2), pp.L020504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020504⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (21), pp.214518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.214518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003791v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of quasiparticle-induced errors in driven-dissipative Schrödinger cat qubits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kirill Dubovitskii</w:t>
+                <w:t xml:space="preserve">Josephson quantum mechanics at odd parity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Basko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
+                <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (2), pp.024505. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.L020504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.024505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647954v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin susceptibility of nonunitary spin-triplet superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (13), pp.134520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -656,64 +656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect in superconductor/normal-dot/superconductor junctions driven out of equilibrium by quasiparticle injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarath Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (13), pp.134515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -920,64 +920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Nesterov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songci Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (21), pp.214518. </w:t>
@@ -1015,64 +1015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductance quantization in topological Josephson trijunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (17), pp.174504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (205407), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,77 +1236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (7), pp.075417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1344,51 +1344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-trivial Chern Numbers in Three-Terminal Josephson Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (13), pp.136807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1448,51 +1448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (11), pp.117001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1511,1442 +1511,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-correlations of coherent multiple Andreev reflections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Model to Explain Excess of Quasiparticles in Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Badiane</w:t>
+                <w:t xml:space="preserve">Anton Bespalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, pp.231-237</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (11), pp.117002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988823v1</w:t>
+                <w:t xml:space="preserve">hal-01988819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-terminal Josephson junctions as topological matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
+                <w:t xml:space="preserve">Density of states in gapped superconductors with pairing-potential impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Bespalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (1), pp.11167</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.104521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989042v1</w:t>
+                <w:t xml:space="preserve">hal-01989020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance in a singlet-triplet Josephson junction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-correlations of coherent multiple Andreev reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Elster</w:t>
+                <w:t xml:space="preserve">Driss Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.104519</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989026v1</w:t>
+                <w:t xml:space="preserve">hal-01988823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Josephson effect in semiconducting nanowires as a signature of the topologically nontrivial phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Nesterov</w:t>
+                <w:t xml:space="preserve">Magnetic resonance in a singlet-triplet Josephson junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Elster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (17), pp.174502</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.104519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988820v1</w:t>
+                <w:t xml:space="preserve">hal-01989026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of states in gapped superconductors with pairing-potential impurities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Bespalov</w:t>
+                <w:t xml:space="preserve">Anomalous Josephson effect in semiconducting nanowires as a signature of the topologically nontrivial phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Nesterov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.104521</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (17), pp.174502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989020v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Model to Explain Excess of Quasiparticles in Superconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Bespalov</w:t>
+                <w:t xml:space="preserve">Multi-terminal Josephson junctions as topological matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (11), pp.117002</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.11167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988819v1</w:t>
+                <w:t xml:space="preserve">hal-01989042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong effects of weak ac driving in short superconducting junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nonequilibrium spin transport in Zeeman-split superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Krishtop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuli V. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (10), pp.104522. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (12), pp.121407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.104522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01735126v1</w:t>
+                <w:t xml:space="preserve">cea-01731485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting photon-photon interactions in a superconducting circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Andreev bound state population and related charge-imbalance effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Jing Jin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank. W. J. Hekking</w:t>
+                <w:t xml:space="preserve">Yuli V. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (9), pp.095701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611289v1</w:t>
+                <w:t xml:space="preserve">cea-01735132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Josephson phi(0) junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Strong effects of weak ac driving in short superconducting junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli V. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.035428⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (10), pp.104522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.104522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589781v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01735126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Andreev bound state population and related charge-imbalance effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detecting photon-photon interactions in a superconducting circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Jing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuli V. Nazarov</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold U. Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank. W. J. Hekking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (9), pp.095701. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (13), pp.134503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01735132v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiclassical theory of disordered Rashba superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topological Josephson phi(0) junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Dolcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (1), pp.014509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014509⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (3), pp.035428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.035428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611023v1</w:t>
+                <w:t xml:space="preserve">hal-01589781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of odd-frequency correlations in the Josephson current of superconductor/ferromagnet hybrid junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quasiclassical theory of disordered Rashba superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (9), pp.094509 (1-8). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094509⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (1), pp.014509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216352v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium spin transport in Zeeman-split superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures of odd-frequency correlations in the Josephson current of superconductor/ferromagnet hybrid junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Krishtop</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alexandre I. Buzdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (12), pp.121407. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (9), pp.094509 (1-8). </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01731485v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3101,51 +3101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214518" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Nazarov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020504" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Dubovitskii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024505" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D. Solnyshkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sankar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134515" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dvir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaglul Hasan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Nesterov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songci Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.214518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ilic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Eriksson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman-Pascal Riwar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.136807" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ili&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Badiane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bespalov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli V. Nazarov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.104522" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jing Jin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold U. Baranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolcini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035428" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095701" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014509" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krishtop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Dubovitskii" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024505" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Nazarov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020504" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D. Solnyshkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sankar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134515" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dvir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaglul Hasan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Nesterov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songci Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.214518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ilic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Eriksson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman-Pascal Riwar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.136807" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ili&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bespalov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Badiane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krishtop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121407" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli V. Nazarov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.104522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jing Jin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold U. Baranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolcini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014509" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>