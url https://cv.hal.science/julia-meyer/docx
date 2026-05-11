--- v1 (2026-04-02)
+++ v2 (2026-05-11)
@@ -100,408 +100,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of quasiparticle-induced errors in driven-dissipative Schrödinger cat qubits</w:t>
+                <w:t xml:space="preserve">Paramagnetic limit of spin-triplet superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Dubovitskii</w:t>
+                <w:t xml:space="preserve">Thomas Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Basko</w:t>
+                <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (2), pp.024505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.024505⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (21), pp.214518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.214518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647954v1</w:t>
+                <w:t xml:space="preserve">hal-04856833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic limit of spin-triplet superconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josephson quantum mechanics at odd parity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (21), pp.214518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.214518⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.L020504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856833v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephson quantum mechanics at odd parity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theory of quasiparticle-induced errors in driven-dissipative Schrödinger cat qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Dubovitskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Basko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (2), pp.L020504. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.024505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.024505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003791v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin susceptibility of nonunitary spin-triplet superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (13), pp.134520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -656,64 +656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect in superconductor/normal-dot/superconductor junctions driven out of equilibrium by quasiparticle injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarath Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (13), pp.134515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -920,64 +920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Nesterov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songci Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (21), pp.214518. </w:t>
@@ -1015,64 +1015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductance quantization in topological Josephson trijunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (17), pp.174504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (205407), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,77 +1236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (7), pp.075417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1344,51 +1344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-trivial Chern Numbers in Three-Terminal Josephson Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (13), pp.136807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1448,51 +1448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (11), pp.117001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1511,1442 +1511,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Model to Explain Excess of Quasiparticles in Superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-correlations of coherent multiple Andreev reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Bespalov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Driss Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (11), pp.117002</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988819v1</w:t>
+                <w:t xml:space="preserve">hal-01988823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of states in gapped superconductors with pairing-potential impurities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-terminal Josephson junctions as topological matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.104521</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.11167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989020v1</w:t>
+                <w:t xml:space="preserve">hal-01989042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-correlations of coherent multiple Andreev reflections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic resonance in a singlet-triplet Josephson junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Badiane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lars Elster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, pp.231-237</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.104519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988823v1</w:t>
+                <w:t xml:space="preserve">hal-01989026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance in a singlet-triplet Josephson junction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anomalous Josephson effect in semiconducting nanowires as a signature of the topologically nontrivial phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Nesterov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.104519</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (17), pp.174502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989026v1</w:t>
+                <w:t xml:space="preserve">hal-01988820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Josephson effect in semiconducting nanowires as a signature of the topologically nontrivial phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Density of states in gapped superconductors with pairing-potential impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Bespalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (17), pp.174502</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.104521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988820v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-terminal Josephson junctions as topological matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical Model to Explain Excess of Quasiparticles in Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Bespalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuli Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (1), pp.11167</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (11), pp.117002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989042v1</w:t>
+                <w:t xml:space="preserve">hal-01988819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium spin transport in Zeeman-split superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong effects of weak ac driving in short superconducting junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Krishtop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia S. Meyer</w:t>
+                <w:t xml:space="preserve">Yuli V. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (12), pp.121407. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (10), pp.104522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.104522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01731485v1</w:t>
+                <w:t xml:space="preserve">cea-01735126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Andreev bound state population and related charge-imbalance effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detecting photon-photon interactions in a superconducting circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Jing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuli V. Nazarov</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold U. Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank. W. J. Hekking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (13), pp.134503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01735132v1</w:t>
+                <w:t xml:space="preserve">hal-01611289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong effects of weak ac driving in short superconducting junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Topological Josephson phi(0) junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Dolcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuli V. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.104522⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (3), pp.035428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.035428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01735126v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting photon-photon interactions in a superconducting circuit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Control of Andreev bound state population and related charge-imbalance effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-Pascal Riwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank. W. J. Hekking</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli V. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (13), pp.134503. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (9), pp.095701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611289v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01735132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Josephson phi(0) junctions</w:t>
+                <w:t xml:space="preserve">Signatures of odd-frequency correlations in the Josephson current of superconductor/ferromagnet hybrid junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Dolcini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre I. Buzdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (3), pp.035428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.035428⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (9), pp.094509 (1-8). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589781v1</w:t>
+                <w:t xml:space="preserve">hal-01216352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiclassical theory of disordered Rashba superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (1), pp.014509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of odd-frequency correlations in the Josephson current of superconductor/ferromagnet hybrid junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonequilibrium spin transport in Zeeman-split superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre I. Buzdin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tatiana Krishtop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (9), pp.094509 (1-8). </w:t>
+              <w:t xml:space="preserve">, 2015, 91 (12), pp.121407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216352v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01731485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3101,51 +3101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Dubovitskii" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024505" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Nazarov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020504" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D. Solnyshkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sankar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134515" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dvir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaglul Hasan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Nesterov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songci Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.214518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ilic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Eriksson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman-Pascal Riwar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.136807" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ili&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bespalov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Badiane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krishtop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121407" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli V. Nazarov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.104522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jing Jin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold U. Baranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolcini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014509" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214518" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Nazarov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020504" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Dubovitskii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024505" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D. Solnyshkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sankar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134515" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dvir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaglul Hasan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Nesterov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songci Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.214518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ilic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Eriksson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman-Pascal Riwar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.136807" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ili&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Badiane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bespalov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli V. Nazarov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.104522" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jing Jin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold U. Baranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolcini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035428" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095701" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611023v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014509" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krishtop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>