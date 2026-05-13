--- v0 (2026-04-06)
+++ v1 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -286,543 +286,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Social Protection for Migrants Under the European Union’s Temporary Protection Directive: Lessons from the War in Ukraine</w:t>
+                <w:t xml:space="preserve">Climate Change, Migration, and the Limits of EU Solidarity: Rethinking the Temporary Protection Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarin Cristino Frota Mont’alverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Braga Guimaraes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Braga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford University Comparative Law Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Migration and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (4), pp.435-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15718166-12340213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04047351v1</w:t>
+                <w:t xml:space="preserve">hal-05613808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des politiques publiques environnementales brésiliennes sur la ratification de l’Accord d’association Union européenne – Mercosur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending Social Protection for Migrants Under the European Union’s Temporary Protection Directive: Lessons from the War in Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarin Cristino Frota Mont’alverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Braga Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCN AEL Journal of Environmental Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vol. 11, pp.47-56</w:t>
+              <w:t xml:space="preserve">Oxford University Comparative Law Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04047344v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Points des contacts nationaux de l'OCDE, une alternative au juge en droit de l'environnement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’impact des politiques publiques environnementales brésiliennes sur la ratification de l’Accord d’association Union européenne – Mercosur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarin Cristino Frota Mont’alverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 4, pp.36-41</w:t>
+              <w:t xml:space="preserve">IUCN AEL Journal of Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 11, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04047342v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport de l’Organisation mondiale de la santé &amp;quot;Smoke-free movies: from evidence to action&amp;quot; de 2015</w:t>
+                <w:t xml:space="preserve">Les Points des contacts nationaux de l'OCDE, une alternative au juge en droit de l'environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entertainment. Droit médias art culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 5</w:t>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 4, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04047346v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects actuels de la protection des peuples autochtones en France</w:t>
+                <w:t xml:space="preserve">Le rapport de l’Organisation mondiale de la santé &amp;quot;Smoke-free movies: from evidence to action&amp;quot; de 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMOS, Revista do Programa de Pos-Graduaçao</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 35 (n° 2), pp.403-415</w:t>
+              <w:t xml:space="preserve">Entertainment. Droit médias art culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04047348v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règlement des différends. Partenariat transatlantique de commerce et d’investissement (Pratique française du droit international)</w:t>
+                <w:t xml:space="preserve">Aspects actuels de la protection des peuples autochtones en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vol. 61, pp.979-982</w:t>
+              <w:t xml:space="preserve">NOMOS, Revista do Programa de Pos-Graduaçao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 35 (n° 2), pp.403-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04047347v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement des différends. Partenariat transatlantique de commerce et d’investissement (Pratique française du droit international)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 61, pp.979-982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le règlement des différends à l’intention des entreprises multinationales : réflexions à partir des principes directeurs de l’OCDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 2, pp.303-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -832,219 +936,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exemple du projet d'accord UE-MERCOSUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La négociation des accords de libre échange de l’Union Européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Malakoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05412930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping EU external relations beyond treaty-making: the scope of extraterritorial EU regulations and their enforcement challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dero-Bugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU external relations: Tackling global challenges?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, The Hague - Asser Institute, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1054,236 +1158,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocolat 100% droit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Chocolat 100% Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Blairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enrick B Editions, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Enrick B.</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04125644v1</w:t>
+                <w:t xml:space="preserve">halshs-04047306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocolat 100% Droit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Chocolat 100% droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Blairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Enrick B Editions, 2023</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Enrick B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2023, 978-2-38313-127-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04047306v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coletânea de direito europeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1292,126 +1396,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarin Cristino Frota Mont’alverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LumiJuris, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports maritimes face aux défis du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFJD, pp.264, 2021, Colloques et essais, 9782370322951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04037622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1421,1092 +1525,1092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Le chocolat juridique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Blairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chocolat 100 % droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick B. éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-215, 2023, Le Meilleur du Droit, 978-2-38313-127-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : L'épopée du chocolat du XVIIe au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Blairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chocolat 100 % droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick B. éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-18, 2023, Le Meilleur du Droit, 978-2-38313-127-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité à l’aune du droit international du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Th. Rambaud et A. Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Guy Feuer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation du commerce équitable du chocolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">X. Cabannes, K. Blairon, J. Motte-Baumvol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chocolat 100% Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enrick B Editions, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La desserte portuaire des Etats sans littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Motte-Baumvol, M. Chouquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports maritimes face aux défis du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des codes de conduite des entreprises dans les rapports de médiation adoptés par les points de contact nationaux de l’OCDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BRICS in the Emerging Energy Trade Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenya Grigorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’effectivité des codes de gouvernance d’entreprise, de l’intérêt du droit international pour apprécier l’opportunité d’une réforme législative en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The BRICS-Lawyers' Guide to Global Cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.148-179, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108236102.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04047261v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRICS in the Emerging Energy Trade Debate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les accords-cadres transnationaux : contribution à l’étude de la normativité en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Motte-Baumvol, Frédérique Coulée. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The BRICS-Lawyers' Guide to Global Cooperation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’effectivité des codes de gouvernance d’entreprise, de l’intérêt du droit international pour apprécier l’opportunité d’une réforme législative en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission de recherche droit et justice, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04047290v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords-cadres transnationaux : contribution à l’étude de la normativité en droit international</w:t>
+                <w:t xml:space="preserve">La prise en compte des codes de conduite des entreprises dans les rapports de médiation adoptés par les points de contact nationaux de l’OCDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Motte-Baumvol, Frédérique Coulée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’effectivité des codes de gouvernance d’entreprise, de l’intérêt du droit international pour apprécier l’opportunité d’une réforme législative en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mission de recherche droit et justice, 2017</w:t>
+              <w:t xml:space="preserve">, Mission de recherche droit et justice, 20p ., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04047260v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement de l’investisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Ben Hamida et F. Coulée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergences et contradictions du droit des investissements et des droits de l’homme : une approche contentieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.197-226, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Principes d’Equateur et la gouvernance d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Motte-Baumvol, Frédérique Coulée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’effectivité des codes de gouvernance d’entreprise, de l’intérêt du droit international pour apprécier l’opportunité d’une réforme législative en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission de recherche droit et justice, 18p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation et représentativité dans les organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Bui-Xuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation et représentativité dans les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Varenne, pp.131-141, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard du praticien : La complémentarité entre organisations, un remède à la crise des organisations internationales : l’exemple de l’OMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Dubin, M.-C. Runavot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le phénomène institutionnel international dans tous ses états : transformation, déformation ou réformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.59-79, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNESCO’s role in promoting the CDCE implementation at the WTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lilian Richieri Hanania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Diversity in International Law : The Effectiveness of the UNESCO Convention on the Protection and Promotion of the Diversity of Cultural Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.68-80, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2516,98 +2620,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparition de l’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2617,201 +2721,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effectivité des codes de gouvernance d'entreprise, de l'intérêt du droit international pour apprécier l'opportunité d'une réforme législative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Coulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission de recherche droit et justice. 2018, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche sur L'effectivité des codes de gouvernance d'entreprise, de l'intérêt du droit international pour apprécier l'opportunité d'une réforme législative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Coulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Programme AO-La mise en oeuvre des codes de gouvernance d'entreprise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2958,51 +3062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braga Guimar&#227;es" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Motte-Baumvol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarin Cristino Frota Mont'Alverne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5102/rdi.v22i1.9878" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braga Guimaraes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarin Cristino Frota Mont&#8217;alverne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dero-Bugny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04125644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Blairon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/product-page/chocolat-100-droit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04136375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04136389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenya Grigorova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1017/9781108236102.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108236102.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Coul&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braga Guimar&#227;es" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Motte-Baumvol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarin Cristino Frota Mont'Alverne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5102/rdi.v22i1.9878" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braga Guimaraes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarin Cristino Frota Mont&#8217;alverne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718166-12340213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dero-Bugny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cabannes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Blairon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04125644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/product-page/chocolat-100-droit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04136375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04136389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenya Grigorova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1017/9781108236102.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108236102.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marceau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Coul&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527939v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>