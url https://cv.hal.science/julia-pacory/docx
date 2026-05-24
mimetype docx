--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -2609,277 +2609,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 2. Les SGBD anthropologiques en archéologie : quel(s) modèle(s) et quelle granularité pour quels usages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomographique et histologique pour la caractérisation paléopathologique de l’os immature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Oudry</w:t>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Badey</w:t>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027285v1</w:t>
+                <w:t xml:space="preserve">hal-04102064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomographique et histologique pour la caractérisation paléopathologique de l’os immature.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Pacory</w:t>
+                <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 2. Les SGBD anthropologiques en archéologie : quel(s) modèle(s) et quelle granularité pour quels usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Elie</w:t>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102064v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
               </w:r>
@@ -4057,218 +4057,352 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomodensitométrique et histologique de l’os et implications en paléopathologie des immatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïa Mion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Pacory</w:t>
+                <w:t xml:space="preserve">Antoine Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.30-37. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47-1, pp.33-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.12778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.11487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230492v1</w:t>
+                <w:t xml:space="preserve">hal-05613161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïa Mion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.12778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un secteur d'inhumation pérenne : le chevet des église de Thaon (Calbvados) du VIIe au XIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4303,51 +4437,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de la Vieille Église de Thaon - Bulletin de l'Association des Amis de la Vieille Église de Thaon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nouvelles de la vieille église de Thaon, Les 20 ans de l'AVET, 14, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4357,105 +4491,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la soutenance de thèse d’Astrid Noterman, « Violation, pillage, profanation… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4523,51 +4657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B51150C3"/>
+    <w:nsid w:val="83B3B91B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4754,51 +4888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-pacory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0796-9600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245063625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04045390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Salahuddin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Prowse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kahlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Noterman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brickley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03599442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couanon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Nkuka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tastavin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boll&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Mitouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.4174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-pacory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0796-9600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245063625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04045390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Salahuddin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Prowse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kahlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Noterman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brickley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03599442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couanon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Nkuka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tastavin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boll&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Mitouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.4174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11487" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>