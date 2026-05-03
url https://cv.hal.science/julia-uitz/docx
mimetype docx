--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -337,563 +337,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Study of Atmospheric DMS Simulated in WRF‐Chem to Various Oceanic DMS Fields Over the South West Pacific</w:t>
+                <w:t xml:space="preserve">Seasonal Variability of Phytoplankton Vertical Distribution in a Contrasted South Pacific Ocean From BioGeoChemical‐Argo Profiling Floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Salignat</w:t>
+                <w:t xml:space="preserve">T. Hermilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Banson</w:t>
+                <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berthet</w:t>
+                <w:t xml:space="preserve">M. Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lupascu</w:t>
+                <w:t xml:space="preserve">N. Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (14), pp.e2024JD042271. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (18), pp.e2024GL114262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JD042271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GL114262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178204v1</w:t>
+                <w:t xml:space="preserve">hal-05414580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variability of Phytoplankton Vertical Distribution in a Contrasted South Pacific Ocean From BioGeoChemical‐Argo Profiling Floats</w:t>
+                <w:t xml:space="preserve">Impact of Seawater Biological Activity on Sea Spray Aerosols (SSA) Number Concentration and Cloud Properties in WRF‐Chem—Case Studies on the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hermilly</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martinez</w:t>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Uitz</w:t>
+                <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cornec</w:t>
+                <w:t xml:space="preserve">Aura Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kolodziejczyk</w:t>
+                <w:t xml:space="preserve">Romain Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (18), pp.e2024GL114262. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL114262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD042088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414580v1</w:t>
+                <w:t xml:space="preserve">hal-05175785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Seawater Biological Activity on Sea Spray Aerosols (SSA) Number Concentration and Cloud Properties in WRF‐Chem—Case Studies on the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Banson</w:t>
+                <w:t xml:space="preserve">Anna Hickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Planche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Salignat</w:t>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD042088⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175785v1</w:t>
+                <w:t xml:space="preserve">hal-04962714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Mattei</w:t>
+                <w:t xml:space="preserve">Sensitivity Study of Atmospheric DMS Simulated in WRF‐Chem to Various Oceanic DMS Fields Over the South West Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hickman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">S. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+                <w:t xml:space="preserve">A. Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (14), pp.e2024JD042271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD042271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962714v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Dimethyl Sulphide and Methanethiol Fluxes to Surface Biota in the South‐West Pacific Using Shipboard Air‐Sea Interface Tanks</w:t>
               </w:r>
@@ -905,51 +905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1007,282 +1007,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Ocean Biogeochemistry and Low‐Level Cloud Properties Over the Southern Oceans</w:t>
+                <w:t xml:space="preserve">L’océan : un tondo planétaire peint par le phytoplancton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bazantay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+                <w:t xml:space="preserve">Fabrizio D’Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gl108309⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.110-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04601369v1</w:t>
+                <w:t xml:space="preserve">hal-04718556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’océan : un tondo planétaire peint par le phytoplancton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relating Ocean Biogeochemistry and Low‐Level Cloud Properties Over the Southern Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio D’Ortenzio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Dziduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (3), pp.110-115. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (10), pp.e2024GL108309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024gl108309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718556v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04601369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Bio‐Optical Anomalies in the Kerguelen Region, Southern Indian Ocean: A Study Based on Shipborne Sampling and BioGeoChemical‐Argo Profiling Floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,563 +1768,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Marañón</w:t>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Dimier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169148v1</w:t>
+                <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Kulk et al. Primary Production, an Index of Climate Change in the Ocean: Satellite-Based Estimates over Two Decades. Remote Sens. 2020, 12, 826</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dingle</w:t>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jackson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bror Jönsson</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13173462⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484097v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Radiometry on Biogeochemical-Argo Floats: A Bright Perspective for Phytoplankton Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Kulk et al. Primary Production, an Index of Climate Change in the Ocean: Satellite-Based Estimates over Two Decades. Remote Sens. 2020, 12, 826</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Kulk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+                <w:t xml:space="preserve">Trevor Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">James Dingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Zielinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Thomas Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
+                <w:t xml:space="preserve">Bror Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.90-91. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), pp.3462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13173462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945116v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
+                <w:t xml:space="preserve">Hyperspectral Radiometry on Biogeochemical-Argo Floats: A Bright Perspective for Phytoplankton Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Oliver Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.90-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107746v1</w:t>
+                <w:t xml:space="preserve">hal-03945116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Reconstructing Global Chlorophyll-a Variations Using a Non-linear Statistical Approach</w:t>
               </w:r>
@@ -2387,51 +2387,51 @@
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e618249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2020.618249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2521,51 +2521,51 @@
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e00464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2020.00464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2712,90 +2712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Production, an Index of Climate Change in the Ocean: Satellite-Based Estimates over Two Decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Kulk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bror Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2974,295 +2974,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+                <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya M Waite</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meike Vogt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325576v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Chlorophyll Fluorescence: The Time is Right to Expand Biological Measurements in Ocean Observing Programs</w:t>
               </w:r>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3510,1497 +3510,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">A Consumer's Guide to Satellite Remote Sensing of Multiple Phytoplankton Groups in the Global Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Mouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Hardman-Mountford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Alvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bracher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. W. Brewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, 20p. / Article 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137011v1</w:t>
+                <w:t xml:space="preserve">hal-01572063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparison of phytoplankton functional type phenology metrics derived from ocean color algorithms and Earth System Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bracher</w:t>
+                <w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 190, pp.162-177. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (5), pp.3543-3564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502960v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the discrimination of multiple phytoplankton groups from light absorption spectra of assemblages with mixed taxonomic composition and variable light conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-comparison of phytoplankton functional type phenology metrics derived from ocean color algorithms and Earth System Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Nuccio</w:t>
+                <w:t xml:space="preserve">Tihomir S. Kostadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Lazzara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annick Bricaud</w:t>
+                <w:t xml:space="preserve">Anna Cabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harish Vedantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bracher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.56.003952⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 190, pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502956v1</w:t>
+                <w:t xml:space="preserve">hal-03502960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">On the discrimination of multiple phytoplankton groups from light absorption spectra of assemblages with mixed taxonomic composition and variable light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Nuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Lazzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.3952-3968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.003952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169384v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Ras</w:t>
+                <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.861-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03136999v1</w:t>
+                <w:t xml:space="preserve">hal-02169384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Collin Roesler</w:t>
+                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9918-9936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520511v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton Assemblage Estimated with BGC-Argo Floats in the Southern Ocean: Implications for Seasonal Successions and Particle Export</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Catala</w:t>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (10), pp.8278-8292. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017jc013067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138099v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Pigment-Based Phytoplankton Community Distributions in the Red Sea</w:t>
+                <w:t xml:space="preserve">Plankton Assemblage Estimated with BGC-Argo Floats in the Southern Ocean: Implications for Seasonal Successions and Particle Export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Kheireddine</w:t>
+                <w:t xml:space="preserve">Mathieu Rembauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Ouhssain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Nathan Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (10), pp.8278-8292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017jc013067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138098v1</w:t>
+                <w:t xml:space="preserve">hal-03138099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton light absorption and the package effect in relation to photosynthetic and photoprotective pigments in the northern tip of Antarctic Peninsula</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Pigment-Based Phytoplankton Community Distributions in the Red Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Rafael B. Mendes</w:t>
+                <w:t xml:space="preserve">Malika Kheireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ouhssain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JC012964⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502951v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining Phytoplankton Diversity from Ocean Color: A Scientific Roadmap for Future Development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplankton light absorption and the package effect in relation to photosynthetic and photoprotective pigments in the northern tip of Antarctic Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. W. Brewin</w:t>
+                <w:t xml:space="preserve">Amabile Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurea M. Ciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rafael B. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.7344-7363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC012964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502965v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Consumer's Guide to Satellite Remote Sensing of Multiple Phytoplankton Groups in the Global Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colleen Mouw</w:t>
+                <w:t xml:space="preserve">Obtaining Phytoplankton Diversity from Ocean Color: A Scientific Roadmap for Future Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bracher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J. Hardman-Mountford</w:t>
+                <w:t xml:space="preserve">Heather A. Bouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. W. Brewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Alvain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert J. W. Brewin</w:t>
+                <w:t xml:space="preserve">Vanda Brotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, 20p. / Article 41. </w:t>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572063v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t>
               </w:r>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5114,731 +5114,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at ocean carbon remineralization for estimating deepwater sequestration</w:t>
+                <w:t xml:space="preserve">Correction of pathlength amplification in the filter-pad technique for measurements of particulate absorption coefficient in the visible spectral region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
+                <w:t xml:space="preserve">Rick A. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+                <w:t xml:space="preserve">Slawomir Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guangming Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (7), pp.1044-1059. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (22), pp.6763-6782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GB005063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.006763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502734v1</w:t>
+                <w:t xml:space="preserve">hal-03502729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: a first database for the global ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbial carbon pump concept: Potential biogeochemical significance in the globally changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Uitz</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmechtig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard B. Rivkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-7-261-2015⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.432-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277176v1</w:t>
+                <w:t xml:space="preserve">hal-01120262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Jamet</w:t>
+                <w:t xml:space="preserve">A new look at ocean carbon remineralization for estimating deepwater sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (7), pp.1044-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GB005063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03502751v1</w:t>
+                <w:t xml:space="preserve">hal-03502734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial carbon pump concept: Potential biogeochemical significance in the globally changing ocean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: a first database for the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.01.008⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-7-261-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120262v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of pathlength amplification in the filter-pad technique for measurements of particulate absorption coefficient in the visible spectral region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rick A. Reynolds</w:t>
+                <w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slawomir Kaczmarek</w:t>
+                <w:t xml:space="preserve">C. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (1), pp.451-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.54.006763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502729v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of bio-optical properties and their interrelationships observed by Bio-Argo floats in the subpolar North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,51 +5980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (8), pp.856-876. </w:t>
@@ -6196,51 +6196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate approach for the retrieval of phytoplankton size structure from measured light absorption spectra in the Mediterranean Sea (BOUSSOLE site)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,77 +6326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of phytoplankton class-specific and total primary production in the Mediterranean Sea from satellite ocean color observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Stramski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6541,365 +6541,353 @@
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Special Issue of the 5th International Symposium on Biological and Environmental Chemistry of DMS(P) and Related Compounds, Goa, India, 19-22 October 2010, 110 (1-3), pp.215-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-011-9648-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intercomparison of bio-optical techniques for detecting dominant phytoplankton size class from satellite remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. W. Brewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick J. Hardman-Mountford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick J. Hardman-Mountford</w:t>
+                <w:t xml:space="preserve">Samantha J. Lavender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha J. Lavender</w:t>
+                <w:t xml:space="preserve">Dionysios E. Raitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takafumi Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (2), pp.325-339. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of ocean color model estimates of marine primary productivity in coastal and pelagic regions across the globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. S. Saba</w:t>
+                <w:t xml:space="preserve">M. A. M. Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. M. Friedrichs</w:t>
+                <w:t xml:space="preserve">D. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Antoine</w:t>
+                <w:t xml:space="preserve">R. A. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Asanuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (2), pp.489-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-489-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton class-specific primary production in the world's oceans: Seasonal and interannual variability from satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6908,1598 +6896,1598 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Stramski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GB003680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GB003680⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of modeling depth-integrated marine primary productivity over multiple decades : a case study at BATS and HOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent S. Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent S. Saba</w:t>
+                <w:t xml:space="preserve">Marjorie A. M. Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie A. M. Friedrichs</w:t>
+                <w:t xml:space="preserve">Mary-Elena Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (3), pp.GB3020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009gb003655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the optical properties of a particle suspension associated with viral infection of marine bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Stramski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+                <w:t xml:space="preserve">Rick Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (6), pp.2317-2330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2010.55.6.2317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Liu</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (31), pp.12803-12808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0905841106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phytoplankton class-specific primary production model applied to the Kerguelen Islands region (Southern Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of new primary production in the Benguela upwelling area, using ENVISAT satellite data and a model dependent on the phytoplankton community size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silio-Calzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (C11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00390393v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (2), pp.353-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating phytoplankton photophysiological properties to community structure on large scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (2), pp.614-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2008.53.2.0614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural iron fertilisation on the distribution of DMS and DMSP in the Indian sector of the Southern Ocean.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">A phytoplankton class-specific primary production model applied to the Kerguelen Islands region (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.040⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.541-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291832v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virioplankton dynamics and virally induced phytoplankton lysis versus microzooplankton grazing southeast of the Kerguelen (Southern Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. D. Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. R. Timmermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. W. Veldhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (5-7), pp.752-765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and remote-sensed chlorophyll fluorescence as indicator of the physiological state of phytoplankton near the Isles Kerguelen (Southern Ocean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Effect of natural iron fertilisation on the distribution of DMS and DMSP in the Indian sector of the Southern Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-007-0398-4⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.893-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494351v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of new primary production in the Benguela upwelling area, using ENVISAT satellite data and a model dependent on the phytoplankton community size structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Bricaud</w:t>
+                <w:t xml:space="preserve">In situ and remote-sensed chlorophyll fluorescence as indicator of the physiological state of phytoplankton near the Isles Kerguelen (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas R. Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik J. van Der Woerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel R. Wernand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merijn Sligting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JC004588⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (5), pp.617-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-007-0398-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494335v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blain</w:t>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 446 (7139), pp.1070-1075. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8514,462 +8502,462 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (5), pp.3409-3451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of phytoplankton communities in open ocean: An assessment based on surface chlorophyll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanford B. Hooker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111 (C8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005JC003207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hera Karayanni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem dynamics based on plankton functional types for global ocean biogeochemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
+                <w:t xml:space="preserve">Sandy P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy P. Harrison</w:t>
+                <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Colin Prentice</w:t>
+                <w:t xml:space="preserve">Erik T. Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (11), pp.2016-2040. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2005.1004.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2005.1004.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9116,51 +9104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05521176v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupascu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Macary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04601369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108309" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;Ortenzio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1188" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roesler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penkerc'H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Waite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Trull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.929436" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Kulk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dingle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jackson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bror J&#246;nsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173462" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.618249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00464" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.103284" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02640608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bror Jonsson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050826" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Yamazaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Wanninkhof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10243" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir S. Kostadinov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cabre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Vedantham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marinov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Nuccio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lazzara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.003952" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jc013067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouhssain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00132" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amabile Ferreira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea M. Ciotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rafael B. Mendes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Bouman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. W. Brewin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. Reynolds" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kaczmarek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zheng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.006763" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010189" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502636v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.002257" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66PDSMDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502035v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Lavender" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios E. Raitsos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Hirata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S5RS8J1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Saba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Armstrong" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asanuma" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-489-2011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502059v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003680" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1GM9H4X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132729v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S. Saba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Elena Carr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Armstrong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009gb003655" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945085v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.6.2317" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Claustre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.2.0614" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9834D2M6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494362v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Timmermans" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. W. Veldhuis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.034" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GB5G7WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas R. Timmermans" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J. van Der Woerd" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel R. Wernand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merijn Sligting" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0398-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP10N2RF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494335v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silio-Calzada" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004588" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494178v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford B. Hooker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003207" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Buitenhuis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.1004.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MVL442W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05521176v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupascu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Macary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;Ortenzio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1188" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04601369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roesler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penkerc'H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Waite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Trull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.929436" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Kulk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dingle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jackson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bror J&#246;nsson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173462" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.618249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00464" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.103284" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02640608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bror Jonsson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050826" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Yamazaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Wanninkhof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10243" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. W. Brewin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir S. Kostadinov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cabre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Vedantham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Nuccio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lazzara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.003952" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jc013067" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouhssain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amabile Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea M. Ciotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rafael B. Mendes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012964" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Bouman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. Reynolds" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kaczmarek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.006763" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010189" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502636v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.002257" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502035v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Lavender" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios E. Raitsos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Hirata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S5RS8J1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502044v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Saba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Armstrong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asanuma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-489-2011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502059v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003680" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1GM9H4X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132729v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S. Saba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Elena Carr" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Armstrong" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009gb003655" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945085v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.6.2317" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494335v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silio-Calzada" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004588" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Claustre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.2.0614" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Timmermans" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. W. Veldhuis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.034" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GB5G7WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291832v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.040" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9834D2M6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas R. Timmermans" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J. van Der Woerd" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel R. Wernand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merijn Sligting" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0398-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP10N2RF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford B. Hooker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003207" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Buitenhuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.1004.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MVL442W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>