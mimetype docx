--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -169,51 +169,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05521176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -337,8627 +337,8895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variability of Phytoplankton Vertical Distribution in a Contrasted South Pacific Ocean From BioGeoChemical‐Argo Profiling Floats</w:t>
+                <w:t xml:space="preserve">Assessing phytoplankton community composition using in-situ multispectral excitation fluorescence and potential for application to BGC-Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hermilly</w:t>
+                <w:t xml:space="preserve">Flavien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martinez</w:t>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Uitz</w:t>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cornec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Kolodziejczyk</w:t>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL114262⟩</w:t>
+              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-6418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414580v1</w:t>
+                <w:t xml:space="preserve">hal-05616950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Seawater Biological Activity on Sea Spray Aerosols (SSA) Number Concentration and Cloud Properties in WRF‐Chem—Case Studies on the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal Variability in the Vertical Distribution of Phytoplankton Biomass in the Ice‐Free Southern Ocean: A Bioregionalization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Banson</w:t>
+                <w:t xml:space="preserve">L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Planche</w:t>
+                <w:t xml:space="preserve">R. Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Lupascu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Salignat</w:t>
+                <w:t xml:space="preserve">L. Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD042088⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GB008930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175785v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Mattei</w:t>
+                <w:t xml:space="preserve">Seasonal Variability of Phytoplankton Vertical Distribution in a Contrasted South Pacific Ocean From BioGeoChemical‐Argo Profiling Floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hermilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hickman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+                <w:t xml:space="preserve">M. Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9609⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (18), pp.e2024GL114262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL114262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962714v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Study of Atmospheric DMS Simulated in WRF‐Chem to Various Oceanic DMS Fields Over the South West Pacific</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of Seawater Biological Activity on Sea Spray Aerosols (SSA) Number Concentration and Cloud Properties in WRF‐Chem—Case Studies on the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berthet</w:t>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lupascu</w:t>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Lupascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (14), pp.e2024JD042271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD042271⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 130 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD042088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178204v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Dimethyl Sulphide and Methanethiol Fluxes to Surface Biota in the South‐West Pacific Using Shipboard Air‐Sea Interface Tanks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Salignat</w:t>
+                <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saint-Macary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Peltola</w:t>
+                <w:t xml:space="preserve">Anna Hickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD041072⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919075v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’océan : un tondo planétaire peint par le phytoplancton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Study of Atmospheric DMS Simulated in WRF‐Chem to Various Oceanic DMS Fields Over the South West Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio D’Ortenzio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Banson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lupascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (14), pp.e2024JD042271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD042271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718556v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Ocean Biogeochemistry and Low‐Level Cloud Properties Over the Southern Oceans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relating Dimethyl Sulphide and Methanethiol Fluxes to Surface Biota in the South‐West Pacific Using Shipboard Air‐Sea Interface Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">M. Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Dziduch</w:t>
+                <w:t xml:space="preserve">E. Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gl108309⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JD041072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04601369v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Bio‐Optical Anomalies in the Kerguelen Region, Southern Indian Ocean: A Study Based on Shipborne Sampling and BioGeoChemical‐Argo Profiling Floats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relating Ocean Biogeochemistry and Low‐Level Cloud Properties Over the Southern Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Claustre</w:t>
+                <w:t xml:space="preserve">Clément Bazantay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Penkerc'H</w:t>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dziduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JC019671⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (10), pp.e2024GL108309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl108309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362574v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04601369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Petit</w:t>
+                <w:t xml:space="preserve">L’océan : un tondo planétaire peint par le phytoplancton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio D’Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.110-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812673v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Plankton Measurements on OceanSITES Moorings With Relevance to Other Observing Sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Bio‐Optical Anomalies in the Kerguelen Region, Southern Indian Ocean: A Study Based on Shipborne Sampling and BioGeoChemical‐Argo Profiling Floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">E. Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya Waite</w:t>
+                <w:t xml:space="preserve">H. Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Muller-Karger</w:t>
+                <w:t xml:space="preserve">C. Penkerc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.929436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JC019671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746756v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Barbieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661717v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations for Plankton Measurements on OceanSITES Moorings With Relevance to Other Observing Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Tom Trull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Nicosia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">Frank Muller-Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.929436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107746v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Marañón</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Dimier</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169148v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Kulk et al. Primary Production, an Index of Climate Change in the Ocean: Satellite-Based Estimates over Two Decades. Remote Sens. 2020, 12, 826</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Kulk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bror Jönsson</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13173462⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484097v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Radiometry on Biogeochemical-Argo Floats: A Bright Perspective for Phytoplankton Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Kulk et al. Primary Production, an Index of Climate Change in the Ocean: Satellite-Based Estimates over Two Decades. Remote Sens. 2020, 12, 826</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Kulk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Organelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
+                <w:t xml:space="preserve">Bror Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-33⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), pp.3462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13173462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945116v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Reconstructing Global Chlorophyll-a Variations Using a Non-linear Statistical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral Radiometry on Biogeochemical-Argo Floats: A Bright Perspective for Phytoplankton Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martinez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.618249⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.90-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145846v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Global Chlorophyll-a Variations Using a Non-linear Statistical Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Fontana</w:t>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.e00464. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.e281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941302v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of phytoplankton biomass leeward of Tahiti as observed by Biogeochemical-Argo floats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Reconstructing Global Chlorophyll-a Variations Using a Non-linear Statistical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.103284⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.e00464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095650v1</w:t>
+                <w:t xml:space="preserve">hal-02941302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Production, an Index of Climate Change in the Ocean: Satellite-Based Estimates over Two Decades</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bror Jonsson</w:t>
+                <w:t xml:space="preserve">Corrigendum: Reconstructing Global Chlorophyll-a Variations Using a Non-linear Statistical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.e618249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.618249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12050826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640608v1</w:t>
+                <w:t xml:space="preserve">hal-03145846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Enhancement of phytoplankton biomass leeward of Tahiti as observed by Biogeochemical-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.103284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.103284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098475v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Primary Production, an Index of Climate Change in the Ocean: Satellite-Based Estimates over Two Decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Kulk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bror Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12050826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325576v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Chlorophyll Fluorescence: The Time is Right to Expand Biological Measurements in Ocean Observing Programs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Muller-Karger</w:t>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidekatsu Yamazaki</w:t>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Wanninkhof</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lob.10243⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024177v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01787104v1</w:t>
+                <w:t xml:space="preserve">hal-02098475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Consumer's Guide to Satellite Remote Sensing of Multiple Phytoplankton Groups in the Global Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. J. Hardman-Mountford</w:t>
+                <w:t xml:space="preserve">Beyond Chlorophyll Fluorescence: The Time is Right to Expand Biological Measurements in Ocean Observing Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Muller-Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Alvain</w:t>
+                <w:t xml:space="preserve">Hidekatsu Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bracher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert J. W. Brewin</w:t>
+                <w:t xml:space="preserve">Rik Wanninkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00041⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.89-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.10243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572063v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (5), pp.3543-3564. </w:t>
+              <w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137011v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparison of phytoplankton functional type phenology metrics derived from ocean color algorithms and Earth System Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bracher</w:t>
+                <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.014⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.861-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502960v1</w:t>
+                <w:t xml:space="preserve">hal-02169384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the discrimination of multiple phytoplankton groups from light absorption spectra of assemblages with mixed taxonomic composition and variable light conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Nuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Lazzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (14), pp.3952-3968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.56.003952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (5), pp.3543-3564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169384v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-comparison of phytoplankton functional type phenology metrics derived from ocean color algorithms and Earth System Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihomir S. Kostadinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harish Vedantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Ras</w:t>
+                <w:t xml:space="preserve">Astrid Bracher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 190, pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136999v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Collin Roesler</w:t>
+                <w:t xml:space="preserve">Plankton Assemblage Estimated with BGC-Argo Floats in the Southern Ocean: Implications for Seasonal Successions and Particle Export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rembauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (10), pp.8278-8292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017jc013067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520511v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton Assemblage Estimated with BGC-Argo Floats in the Southern Ocean: Implications for Seasonal Successions and Particle Export</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Briggs</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Catala</w:t>
+                <w:t xml:space="preserve">Joséphine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (10), pp.8278-8292. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9918-9936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017jc013067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138099v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Pigment-Based Phytoplankton Community Distributions in the Red Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Kheireddine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00132⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138098v1</w:t>
+                <w:t xml:space="preserve">hal-01520511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton light absorption and the package effect in relation to photosynthetic and photoprotective pigments in the northern tip of Antarctic Peninsula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Pigment-Based Phytoplankton Community Distributions in the Red Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kheireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amabile Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Rafael B. Mendes</w:t>
+                <w:t xml:space="preserve">Mustapha Ouhssain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JC012964⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502951v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining Phytoplankton Diversity from Ocean Color: A Scientific Roadmap for Future Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bracher</w:t>
+                <w:t xml:space="preserve">Phytoplankton light absorption and the package effect in relation to photosynthetic and photoprotective pigments in the northern tip of Antarctic Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amabile Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurea M. Ciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather A. Bouman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Carlos Rafael B. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.7344-7363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC012964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502965v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obtaining Phytoplankton Diversity from Ocean Color: A Scientific Roadmap for Future Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bracher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather A. Bouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sauzède</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Uitz</w:t>
+                <w:t xml:space="preserve">Robert J. W. Brewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
+                <w:t xml:space="preserve">Vanda Brotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304165v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of pathlength amplification in the filter-pad technique for measurements of particulate absorption coefficient in the visible spectral region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Consumer's Guide to Satellite Remote Sensing of Multiple Phytoplankton Groups in the Global Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Mouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+                <w:t xml:space="preserve">N. J. Hardman-Mountford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick A. Reynolds</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Alvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bracher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. W. Brewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.54.006763⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, 20p. / Article 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502729v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial carbon pump concept: Potential biogeochemical significance in the globally changing ocean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (4), pp.2552-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120262v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new look at ocean carbon remineralization for estimating deepwater sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (7), pp.1044-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GB005063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: a first database for the global ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Schmechtig</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-7-261-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (1), pp.451-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277176v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: a first database for the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-7-261-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502751v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of bio-optical properties and their interrelationships observed by Bio-Argo floats in the subpolar North Atlantic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">The microbial carbon pump concept: Potential biogeochemical significance in the globally changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Rivkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (10), pp.7372-7388. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.432-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JC010189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502762v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the seasonal dynamics of phytoplankton biomass and the deep chlorophyll maximum in oligotrophic environments: A Bio-Argo float investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Correction of pathlength amplification in the filter-pad technique for measurements of particulate absorption coefficient in the visible spectral region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick A. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangming Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GB004781⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (22), pp.6763-6782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.006763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168165v1</w:t>
+                <w:t xml:space="preserve">hal-03502729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAREDAT global database of high performance liquid chromatography marine pigment measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Understanding the seasonal dynamics of phytoplankton biomass and the deep chlorophyll maximum in oligotrophic environments: A Bio-Argo float investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (1), pp.109-123. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (8), pp.856-876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-5-109-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013GB004781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03463361v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate approach for the retrieval of phytoplankton size structure from measured light absorption spectra in the Mediterranean Sea (BOUSSOLE site)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Seasonal variations of bio-optical properties and their interrelationships observed by Bio-Argo floats in the subpolar North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.52.002257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (10), pp.7372-7388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502636v1</w:t>
+                <w:t xml:space="preserve">hal-03502762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of phytoplankton class-specific and total primary production in the Mediterranean Sea from satellite ocean color observations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The MAREDAT global database of high performance liquid chromatography marine pigment measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Swan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GB004055⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-5-109-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137464v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03463361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMS dynamics in the most oligotrophic subtropical zones of the global ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tagliabue</w:t>
+                <w:t xml:space="preserve">Multivariate approach for the retrieval of phytoplankton size structure from measured light absorption spectra in the Mediterranean Sea (BOUSSOLE site)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-011-9648-1⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (11), pp.2257-2273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.52.002257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757679v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intercomparison of bio-optical techniques for detecting dominant phytoplankton size class from satellite remote sensing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimates of phytoplankton class-specific and total primary production in the Mediterranean Sea from satellite ocean color observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.004⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (2), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502035v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of ocean color model estimates of marine primary productivity in coastal and pelagic regions across the globe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Asanuma</w:t>
+                <w:t xml:space="preserve">DMS dynamics in the most oligotrophic subtropical zones of the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-489-2011⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue of the 5th International Symposium on Biological and Environmental Chemistry of DMS(P) and Related Compounds, Goa, India, 19-22 October 2010, 110 (1-3), pp.215-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-011-9648-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502044v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton class-specific primary production in the world's oceans: Seasonal and interannual variability from satellite observations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An intercomparison of bio-optical techniques for detecting dominant phytoplankton size class from satellite remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. W. Brewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick J. Hardman-Mountford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha J. Lavender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios E. Raitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takafumi Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GB003680⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (2), pp.325-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502059v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of modeling depth-integrated marine primary productivity over multiple decades : a case study at BATS and HOT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An evaluation of ocean color model estimates of marine primary productivity in coastal and pelagic regions across the globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. M. Friedrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent S. Saba</w:t>
+                <w:t xml:space="preserve">D. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie A. M. Friedrichs</w:t>
+                <w:t xml:space="preserve">R. A. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Elena Carr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert A. Armstrong</w:t>
+                <w:t xml:space="preserve">I. Asanuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009gb003655⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-489-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132729v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the optical properties of a particle suspension associated with viral infection of marine bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+                <w:t xml:space="preserve">Challenges of modeling depth-integrated marine primary productivity over multiple decades : a case study at BATS and HOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent S. Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+                <w:t xml:space="preserve">Marjorie A. M. Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick Reynolds</w:t>
+                <w:t xml:space="preserve">Mary-Elena Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Wright</w:t>
+                <w:t xml:space="preserve">Robert A. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (6), pp.2317-2330. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (3), pp.GB3020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.6.2317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009gb003655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945085v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplankton class-specific primary production in the world's oceans: Seasonal and interannual variability from satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0905841106⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GB003680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258271v1</w:t>
+                <w:t xml:space="preserve">hal-03502059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of new primary production in the Benguela upwelling area, using ENVISAT satellite data and a model dependent on the phytoplankton community size structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in the optical properties of a particle suspension associated with viral infection of marine bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Silio-Calzada</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 113 (C11), </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.2317-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JC004588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.6.2317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494335v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
+                <w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (31), pp.12803-12808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0905841106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330697v1</w:t>
+                <w:t xml:space="preserve">hal-01258271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating phytoplankton photophysiological properties to community structure on large scales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Claustre</w:t>
+                <w:t xml:space="preserve">J. Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.353-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494354v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phytoplankton class-specific primary production model applied to the Kerguelen Islands region (Southern Ocean)</w:t>
+                <w:t xml:space="preserve">Relating phytoplankton photophysiological properties to community structure on large scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Griffiths</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Garcia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.11.006⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (2), pp.614-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2008.53.2.0614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00390393v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virioplankton dynamics and virally induced phytoplankton lysis versus microzooplankton grazing southeast of the Kerguelen (Southern Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A phytoplankton class-specific primary production model applied to the Kerguelen Islands region (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. P. D. Brussaard</w:t>
+                <w:t xml:space="preserve">Brian Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. R. Timmermans</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.541-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494362v1</w:t>
+                <w:t xml:space="preserve">hal-00390393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural iron fertilisation on the distribution of DMS and DMSP in the Indian sector of the Southern Ocean.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Virioplankton dynamics and virally induced phytoplankton lysis versus microzooplankton grazing southeast of the Kerguelen (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. D. Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mosseri</w:t>
+                <w:t xml:space="preserve">K. R. Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. J. W. Veldhuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55, pp.893-900. </w:t>
+              <w:t xml:space="preserve">, 2008, 55 (5-7), pp.752-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291832v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and remote-sensed chlorophyll fluorescence as indicator of the physiological state of phytoplankton near the Isles Kerguelen (Southern Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of natural iron fertilisation on the distribution of DMS and DMSP in the Indian sector of the Southern Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas R. Timmermans</w:t>
+                <w:t xml:space="preserve">Julie Mosseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik J. van Der Woerd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-007-0398-4⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.893-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494351v1</w:t>
+                <w:t xml:space="preserve">hal-00291832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ and remote-sensed chlorophyll fluorescence as indicator of the physiological state of phytoplankton near the Isles Kerguelen (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas R. Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik J. van Der Woerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blain</w:t>
+                <w:t xml:space="preserve">Marcel R. Wernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bombled</w:t>
+                <w:t xml:space="preserve">Merijn Sligting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (5), pp.617-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-007-0398-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169813v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Estimation of new primary production in the Benguela upwelling area, using ENVISAT satellite data and a model dependent on the phytoplankton community size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silio-Calzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (C11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330270v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of phytoplankton communities in open ocean: An assessment based on surface chlorophyll</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Morel</w:t>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanford B. Hooker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JC003207⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 446 (7139), pp.1070-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494178v1</w:t>
+                <w:t xml:space="preserve">hal-00169813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (5), pp.3409-3451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092669v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vertical distribution of phytoplankton communities in open ocean: An assessment based on surface chlorophyll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanford B. Hooker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (C8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JC003207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecosystem dynamics based on plankton functional types for global ocean biogeochemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik T. Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (11), pp.2016-2040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2005.1004.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9104,51 +9372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05521176v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupascu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Macary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;Ortenzio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1188" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04601369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roesler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penkerc'H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Waite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Trull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.929436" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Kulk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dingle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jackson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bror J&#246;nsson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173462" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.618249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00464" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.103284" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02640608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bror Jonsson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050826" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Yamazaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Wanninkhof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10243" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. W. Brewin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir S. Kostadinov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cabre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Vedantham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Nuccio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lazzara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.003952" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jc013067" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouhssain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amabile Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea M. Ciotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rafael B. Mendes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012964" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Bouman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. Reynolds" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kaczmarek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.006763" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010189" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502636v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.002257" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502035v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Lavender" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios E. Raitsos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Hirata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S5RS8J1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502044v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Saba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Armstrong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asanuma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-489-2011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502059v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003680" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1GM9H4X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132729v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S. Saba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Elena Carr" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Armstrong" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009gb003655" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945085v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.6.2317" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494335v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silio-Calzada" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004588" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Claustre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.2.0614" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Timmermans" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. W. Veldhuis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.034" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GB5G7WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291832v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.040" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9834D2M6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas R. Timmermans" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J. van Der Woerd" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel R. Wernand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merijn Sligting" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0398-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP10N2RF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford B. Hooker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003207" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Buitenhuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.1004.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MVL442W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05521176v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05616950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-6418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008930" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salignat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupascu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Macary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04601369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108309" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;Ortenzio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roesler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penkerc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019671" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Waite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Trull" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.929436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Kulk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Platt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dingle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jackson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bror J&#246;nsson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173462" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00464" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.618249" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.103284" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02640608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bror Jonsson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050826" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024177v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Yamazaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Wanninkhof" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10243" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Nuccio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lazzara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.003952" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir S. Kostadinov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cabre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Vedantham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marinov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jc013067" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138098v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouhssain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00132" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amabile Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea M. Ciotti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rafael B. Mendes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012964" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Bouman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. W. Brewin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00055" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00041" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502729v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. Reynolds" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kaczmarek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zheng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.006763" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010189" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.002257" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Lavender" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios E. Raitsos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Hirata" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S5RS8J1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Saba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Armstrong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asanuma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-489-2011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132729v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S. Saba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie A. M. Friedrichs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Elena Carr" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Armstrong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009gb003655" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003680" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1GM9H4X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945085v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.6.2317" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Claustre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.2.0614" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Timmermans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. W. Veldhuis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GB5G7WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291832v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mosseri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.040" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9834D2M6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494351v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas R. Timmermans" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J. van Der Woerd" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel R. Wernand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merijn Sligting" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0398-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP10N2RF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494335v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silio-Calzada" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004588" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494178v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford B. Hooker" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003207" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124655v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Buitenhuis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.1004.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MVL442W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>