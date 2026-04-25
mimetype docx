--- v0 (2026-03-29)
+++ v1 (2026-04-25)
@@ -204,3419 +204,3544 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeu et travail : présentation du modèle G.A.M.E.R.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Décaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Leleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue (In)Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Questionner l’engagement dans la conception et les usages du jeu en situation d’apprentissage, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu au travail : enjeux et contre-effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pages I143 à XXIX, pp.I143-XXIX. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.pr1.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serious Game : invention humaine ou d'animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie et systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (3), pp.11-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ludopédagogie contée par une éponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie et systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (3), https://www.openscience.fr/La-ludopedagogie-contee-par-une-eponge. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences managériales et soft skills développées dans les jeux au service de l’entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu sérieux et design thinking : une association possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie et systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la pensée informatique à travers la conception de jeux vidéo éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ledu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Varia, 48, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12xos⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An educational robotics experiment conducted with five-year old pupils to learn coding / decoding / design: Statistical results and interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol 22 (N°2 / 2021)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gameplay Bricks Model, a Theoretical Framework to Match Game Mechanics and Cognitive Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ben-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.155541202210809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15554120221080925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initier des élèves de maternelle à la robotique/informatique : quand les supports médiateurs impactent la grammaire de l’agir enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.28.3.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro spécial les jeux numériques et la ludopédagogie : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Formal Approach to Distinguish Games, Toys, Serious Games and Toys, Serious Repurposing and Modding, and Simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TG.2022.3186919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du vocable « gameplay » dans la sphère de la culture vidéoludique anglophone et francophone au 20e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdj.4293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOTIF..MOTIF.. : initier à la notion de répétition en maternelle sans mobiliser de repérage spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23709/sticef.28.3.5⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.39-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.28.3.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...334 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.28.3.4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03620251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la dichotomie « Play » et « Game »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.205-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.13264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation - Exploration des jeux d’évasion : définitions, évaluations et approches utilitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdj.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions et influences des vocables « gameplay », « ludic » et « fun » dans les écrits produits par les communautés de journalistes anglophones et francophones liées au jeu video entre 1977 et 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (3-4), pp.213-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/LCN.2021.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du jeu sérieux et du serious play design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol 20 - N°2 / 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’initier à la robotique/informatique en classe de grande section de maternelle – une expérimentation autour du jeu sérieux Blue Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26220/rev.3105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tablette au musée versus le musée dans la tablette : promenade virtuelle, visite augmentée ou jeu sérieux patrimonial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bougenies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.105-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité de serious gaming en formation de management d’équipe : réflexions autour des émotions suscitées et retours d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for the Design of Serious Games in Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2018.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lydia Martin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un modèle dédié à l’évaluation d’activités ludo-pédagogiques et retours d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol.36 N°2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RDU Model dedicated to evaluate needed counsels for Serious Game projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.38-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2017.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Gaming and Gamification interventions for health professional education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gentry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice l'Estrade Ehrstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wortley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/14651858.CD012209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « jeu non sérieux », une activité improductive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haudegond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.391-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIN.3.391-408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Useille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (1)</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...415 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des imaginaires suscités par des jeux vidéo de premières générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haudegond</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.1-2</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.91-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game : questions et réflexions autour de son appropriation dans un contexte d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.112-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/psyc/201437112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'impact de communications électroniques basées sur le Serious game - 1ère approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Maffiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'impact de communications électroniques basées sur le Serious game - 2ème approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Maffiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'impact de communications électroniques basées sur le Serious game - 3ème approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Maffiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to Serious game definitions and concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games &amp; Simulation for Risks Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Valérie Maffiolo</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une taxinomie des Serious Games dédiés au secteur de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2008, 11, pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...212 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gameplay Definition through Videogame Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Games Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (1), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2008/470350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious games ou comment sont détournés les jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l'Éducation Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (531)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3626,1652 +3751,1531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie : découverte des concepts clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale simulation en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium santé Centre Val de Loire, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un schéma synthétique du vocable de la ludopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lépinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo : Soft Power et Spirale du Solo Play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere journée de Recherche Consommation et Jeux vidéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Valenciennes, UPHF, INSA de Valenciennes, LARSH, Nov 2025, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">xxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMEA, Nov 2025, Paris - Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation aux compétences douces : vers un outil auteur pour la création d’agents conversationnels basés sur des LLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Boudouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hoogstoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Lancieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation des Modèles de Langage dans l'Enseignement des Compétences Douces en Relation Client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Boudouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Ludopédagogie et Intelligence Artificielle : innovations, limites et perspectives - conférence EIAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RVRC 4.0, un dispositif associant RV et IAG au service de la Relation Client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Boudouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hoogstoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRI, Oct 2025, Paris, France. pp.95-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie, concepts, mise en pratique et approches théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiation à la ludopédagogie en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus des solidarités, Jan 2025, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Ludopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicia Ferrera Bibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharm' Experts 2 GSK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GSK / Pharm'Expert, Nov 2025, Saint-Amand-Les-Eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Game Genre Choice on Computational Thinking Development in School-Based Video Game Design Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">56th International Simulation and Gaming Association's Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Simulation and Gaming Association; Swiss Austrian German Simulation and Gaming Association; Duale Hochschule Baden-Württemberg, Jul 2025, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...208 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0095⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05194464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tester son programme lors d’activités de conception de jeux vidéo à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">ème</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.452-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Game Genre Choice on Computational Thinking Development in School-Based Video Game Design Activities</w:t>
-[...85 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">La ludopédagogie : un jeu d’enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Flornoy-Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPIPHARM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynote : Les Advergames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re Journée de Recherche Thématique : Consommation &amp; Jeux vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE LIlle, IAE Valenciennes, UPHF, INSA Hauts-de-France, LARSH, Nov 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role-Playing Evaluation for Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Boudouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Methodologies and Intelligent Systems for Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2505.13157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Spirale du Solo Play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H2PTM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Université de Lorraine, Oct 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spirale du solo play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux et travail : modèle GAMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon - Manufacture de tabac, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941360v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-05223655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game, Serious Diverting, Gamification... racontés par une éponge !</w:t>
               </w:r>
@@ -5421,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Scientometrics &amp; Informetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yerevan, Armenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5493,22582 +5497,22703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des joueuses dans la presse vidéoludique francophone entre 1982 et 2019 : égalitaire ou non ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lafouge</w:t>
+                <w:t xml:space="preserve">Les communautés de Joueurs et leur hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Greven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ere journée de Recherche Consommation et Jeux vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Valenciennes, UPHF, INSA de Valenciennes, LARSH, Nov 2025, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentaliser le jeu vidéo : précautions à prendre et pièges à éviter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact des questions posées pendant le scénario d'un test utilisateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Esposito, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges sur les instrumentalisations du jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jeu et la fiction pour responsabiliser autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEST; Etienne-Armand Amato, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer une séance ludopédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Printemps Pédagogique en Sciences de la Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU d'Amiens, Mar 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie, concepts et mise en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : gamication des apprentissages en éducation aux médias et à l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADBS Pays de la Loire, Nov 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Games &amp;quot;Un carcan ludique&amp;quot; ? La Ludopédagogie en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inforisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inforisque, Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie et IAG : questions éthiques et philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ludopédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Caen-Normandie; CEMU Caen-Normandie, Dec 2024, Caen, France. pp.28 - 35, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Université de Caen Normandie; CEMU Caen Normandie, Dec 2024, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former à l'usage du jeu en milieu professionnel, quels parcours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Beaussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Démaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le jeu et la fiction pour responsabiliser autrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHEST; Etienne-Armand Amato, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Ludinord Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludinord Pro, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evaluer une séance ludopédagogique</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre dans les jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Printemps Pédagogique en Sciences de la Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU d'Amiens, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Ensemble contre la haine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fières et Queer, Jun 2024, Saint Quentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Instrumentaliser le jeu vidéo : précautions à prendre et pièges à éviter</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ludopédagogie contée par une éponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact des questions posées pendant le scénario d'un test utilisateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Esposito, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8e Colloque Internation Game Evolution (CIGE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil / Université de Montpellier, May 2024, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Clément Alvarez</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la journée ludopédagogie pour les enfants : synthèse graphique et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée ludopédagogie pour les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Atlan, Canopé Marseille, Mar 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu vidéo au service d'une séquence pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture juvénile et la culture populaire au service des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Lille; Université de Lille (ULille), Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des dispositifs pédagogiques innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évaluation des dispositifs pédagogiques innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale Recherche Technologie (ANRT); AMPIRIC; France 2030; Banque des Territoires, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AR / VR / XR : Approches et Expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visibilité de l'entreprise sur le Web et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMQ Relation Client 3.0. / CMQ Tourisme / GRETA Lille Métropole, Mar 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la ludopédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée ludopédagogique : Le jeu comme facteur de développement de l'enfant et moteur des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Atlan, Canopé Marseille, Mar 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifier et évaluer les jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jeu comme facteur de développement de l'enfant et moteur des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Canopé Marseille, Nov 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux en AR, VR et XR appliqués aux domaines HSE : comprendre l'approche et les usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludinord Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludinord Pro, Apr 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu sérieux : pratiques et effets dans le monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludinord Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludinord Pro, Apr 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious, un « Carcan ludique » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'axe 3 GERIICO, Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure Bolka, Feb 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des joueuses dans la presse vidéoludique francophone entre 1982 et 2019 : égalitaire ou non ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ludopédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Caen Normandie; CEMU Caen Normandie, Dec 2024, Caen, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Université de Caen-Normandie; CEMU Caen-Normandie, Dec 2024, Caen, France. pp.28 - 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/idee.153.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">François Garreau</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious game, un &amp;quot;Carcan ludique&amp;quot; ? Discussion autour des écarts interprétatifs et éthiques dans les enseignements ludopédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforisque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inforisque, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Serious game, un "Carcan ludique" ? Discussion autour des écarts interprétatifs et éthiques dans les enseignements ludopédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de Nantes; Roselyne Clouet, Dec 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ludopédagogie, concepts et mise en pratique</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie et écarts interprétatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : gamication des apprentissages en éducation aux médias et à l’information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADBS Pays de la Loire, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire GReMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Louvain-La-Neuve; GReMS (Groupe de Recherche en Médiation des Savoirs), Nov 2023, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence d'ouverture Ludinord Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Démaret</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludinord Pro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ludinord Pro, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">, Ludinord Pro, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...1017 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la Ludopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIJLoC (Festival International du Jeu et Loisirs des Caraïbes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIJLoC (Festival International du Jeu et Loisirs des Caraïbes), Aug 2023, Haïti, Haïti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concevoir une expérience immersive ? L'approche des entreprises conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REX : Usages et expériences d'apprentissages : Métavers &amp; Stand Alone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimer le jeu dans les pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Bourgogne Franche Comté; PiP (pionnères et pionniers de l'innovation publique); CNFPT; Etat, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie, éthique et développement responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International des Jeux et Loisirs des Caraïbes (FIJLoC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.fondationthamani.ca/fijloc/, Aug 2023, Haïti, Haïti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game, un &amp;quot;Carcan ludique&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludiversité #1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Team Ludens; Semper Ludens, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Player Personality Profile Grid (PPP Grid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAGA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Rochelle, Nicolas BECU, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la ludopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERAP / HEP Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAP / HEP Education, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soft power dans les jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GReMS : Julian Alvarez - "Ludopédagogie, approches pratiques et théoriques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Louvain La Neuve; GReMS : Groupe de Recherche en Médiation des Savoirs, Nov 2023, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faciliter les pratiques des équipes pédagogiques et de game design grâce à un modèle CEPAJe &amp;quot;augmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUPTIC 2022 - Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Albert Jacquard; Université Catholique de Louvain La Neuve (UCLouvain), Nov 2022, Louvain La Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AR / VR / XR Approches et Expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalité Virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Medialille; Université de Lille, Feb 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie : où se former ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lépinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon de la Ludopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La guilde des ludopédagogues Francophones; The Learning Game meeting, Oct 2022, Istres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie : jouons ensemble pour comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon de la ludopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La guilde des Ludopédagogues Francophones; The Learning Game meeting, Oct 2022, Istres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu, c'est du sérieux ? Quelle place pour le jeu en établissement scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Asseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaddée Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Le jeu, c'est du sérieux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des ludothèques scolaires; Réseau Canopé 59, Jun 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux sérieux, miracle ou mirage pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Beaussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Journée de l'Innovation Pédagogique : Ludopédagogie : « Plaisir de jouer, plaisir d’apprendre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFA de Rouen, Jan 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le genre et la sexualité dans le jeu : jeux de rôles, imaginaires et possibles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Interuniversitaire des Sciences de l'Homme - Alsace (MISHA), Dec 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEPAJe et Ludopédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Sofia Antipolis, Nov 2022, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu vidéo et formation : découvrez les ingrédients d'une recette savoureuse ! SERIOUS GAME et GAMIFICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Beaussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Learning Show, Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des joueuses dans la presse vidéoludique francophone entre 1980 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5eme Colloque jeu et mondes ludiques : « Le genre et la sexualité dans le jeu : jeux de rôles, imaginaires et possibles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison interuniversitaire des sciences de l'homme - Alsace (MISHA), Dec 2022, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie et débriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PEFGL : Toulouse en pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et accompagnement des créateurs de jeux sérieux dans le cadre du Diplôme Universitaire “Apprendre Par le Jeu”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque de l’AUPTIC•Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Albert Jacquard; Université Catholique Louvain La Neuve (UCLouvain), Nov 2022, Namur (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludification et ludopédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiweb - Ludification et ludopédagogie - Julian Alvarez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lettre Sorbonne Université, Oct 2022, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notions de Gamification (Ludification) de Ludopédagogie, de Serious Game (jeu sérieux) et de Serious Gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts Numériques et Neurosciences : la place de l'artiste dans les laboratoires de recherche en neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France (UPHF); Laboratoire de Recherche Société Humanité (LARSH); Myriam Hammani, Oct 2022, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ludopédagogie pour apprendre autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Apprendre par le jeu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé 972, Nov 2022, Fort-de-France (Martinique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la ludopédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de la Ludopédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Martinique; Université des Antilles, Nov 2022, Fort-de-France (Martinique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie : expérimenter, designer et évaluer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pôle Accompagnement et Ingénierie de Formation (PAIF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Oct 2022, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AR / VR / XR : Approches et Usages en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère édition des Rencontres de la Formation Immersive : les technologies au service des expériences de l'apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Nouvelle-Aquitaine; Région Académique Nouvelle-Aquitaine; Naval Group; ADI Nouvelle-Aquitaine, Jul 2022, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment repenser la formation des enseignants pour une meilleure réussite étudiante ? Préparation des pitchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vangrunderbeeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagolab 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour; ANSTIA, May 2022, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de séances ludopédagogiques à destination de formateurs pour initier des élèves de cycle 1 à la pensée informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUPTIC 2022 - Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Albert Jacquard; Université Catholique de Louvain La Neuve (UCLouvain), Nov 2022, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international éTIC 4 : « École et TIC » Quelle scolarisation des TIC à l'école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie (Unicaen); CIRNEF, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sapin</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design d’une séance ludopédagogique : approches et évaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalité Virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Medialille; Université de Lille, Feb 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">CONCEVOIR UN JEU PÉDAGOGIQUE POUR L’ENSEIGNEMENT ET LA FORMATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRT; AMPIRIC; Aix-Marseille Université, Jun 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés et institutions gravitant autour du jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon de la Ludopédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La guilde des ludopédagogues Francophones; The Learning Game meeting, Oct 2022, Istres, France</w:t>
+              <w:t xml:space="preserve">Les promeneurs du Net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Arras; Les promeneurs du Net, Oct 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...95 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypothèse de la « distance » appliquée à la robot-pédagogie pour les enfants en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hurez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : Le jeu, c'est du sérieux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des ludothèques scolaires; Réseau Canopé 59, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APIMU, Jun 2021, Fribourg, Suisse. pp.46-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ludopédagogie : jouons ensemble pour comprendre</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animer, Débriefer et Evaluer une séance ludopédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon de la ludopédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La guilde des Ludopédagogues Francophones; The Learning Game meeting, Oct 2022, Istres, France</w:t>
+              <w:t xml:space="preserve">HILL (Hybrid Innovative Learning Lab)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech, Centre de Massy, Nov 2021, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Journée de l'Innovation Pédagogique : Ludopédagogie : « Plaisir de jouer, plaisir d’apprendre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFA de Rouen, Jan 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">CONFÉRENCE VIRTUELLE « PLAY &amp; LEARN »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Immersive Factory, Mar 2021, Campus Virtuel Immersive Factory, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lafouge</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo entre Art, Culture et Médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le genre et la sexualité dans le jeu : jeux de rôles, imaginaires et possibles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Interuniversitaire des Sciences de l'Homme - Alsace (MISHA), Dec 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conseil Economique Social et Environnemental Régional (CESER) Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESER, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CEPAJe et Ludopédagogie</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du réel au virtuel : gérer l’activité de jeu de l’introduction au debriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonzoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EN'iGmatik 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Escape n’ Games; Ludomag, Feb 2021, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo : supports pour messages orientés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire INSPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE; Université de Lille, Oct 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design des dispositifs et expériences de jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier-rencontre Paragraphe/DeVisu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Jun 2021, Aremberg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation de jeux vidéo et de Serious Games : quelques enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle place pour le web dans les études sur le jeu vidéo ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ResPaDon, May 2021, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Play design en distanciel : approches et questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EN'iGmatik 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Escape n’ Games; Ludomag, Feb 2021, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EG, SEG, JE et JES : instrumentaliser du jeu à des fins utilitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EN'iGmatik 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collectif Escape n’ Games; Ludomag, Feb 2021, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie, Gamification et Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concevoir un jeu pédagogique pour l'enseignement et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale Recherche Technologie (ANRT); Groupe de travail pédagogie par le jeu, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design d'expériences de jeux sérieux dans un environnement virtuel en distanciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandermaesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIGE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Lépinard et Antoine Chollet, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des ateliers EGNT : Un regard scientifique et candide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats Généraux du Numérique Pour l'Education 2020 (EGNE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Lille; Ernst &amp; Young - Banque des Territoires, Sep 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XR (Expériences Virtuelles) : remède ou poison pour l'expérience culturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web-conférence #1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FABrICC, Jun 2020, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupe à l'oignon et management : une instrumentalisation vidéoludique à des fins utilitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux et détournements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MISHA; Université de Strasbourg, Nov 2020, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre avec les jeux sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eté Français : IX Encontro Nacional de Professores de Português e de Francês</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eté Français; Universidade de Minho; Republica Portuguesa / Cultura; DR Cultura Norte; Museo Dos Biscainhos; Braga Municipio, Jul 2020, Distanciel, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie, Design et Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PME, venez découvrir la RV/RA pour développer vos process !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hauts-de-France Innovation Développement (HDFID), Oct 2020, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Colectyng Model for the Evaluation of Game-Based Learning Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval, France. pp.401-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design et évaluation de jeux sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Médan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES RENDEZ-VOUS WEBINAIRES D'ESCAPE N' GAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Escape n' games, Jul 2020, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation par le rétrogaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place au corps et au jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEAR; Haute école des arts du Rhin Mulhouse &amp; Strasbourg, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet Blue Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études autour de Volarela et Blue Bot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Valenciennes; Université Polytechnique Hauts-de-France, Jan 2019, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet BigTrak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPM fête ses 30 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille; Lilliad, Apr 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’initier à la programmation en classe de gs de maternelle : stratégies, conceptions et compétences sous-jacentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deledicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux de corps, de robotique et numériques à l’école avec Blue Bot </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France (UPHF); Laboratoire DeVisu, Jan 2019, Aremberg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game et Ludopédagogie, concepts et définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mapi Days : LES JEUX SÉRIEUX AU SERVICE D'UNE PÉDAGOGIE INNOVANTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Periodic Table for Video Game Analyzis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUPAC Paris 2019 / Chemistry education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment innover via le retrogaming ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Blanc 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canope; Citia Images et Industries créatives, Jan 2018, Grand-Bornand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et Numérique à l'école et en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créativité &amp; Numérique à l'école et en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE LNF (Lille Nord-de-France), Feb 2018, Villeneuse d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet BlueBot à l'ESPE de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en robotique pédagogique avec Julian Alvarez et Katell Bellegarde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Nice; Laboratoire LINE, Oct 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game et Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été Didim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Turquie, Jun 2018, Distanciel, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation Blue Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deledicq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Association Francophone d’Interaction Homme-Machine (AFIHM); Laboratoire des Sciences et Techniques de l'Information, de la Communication et de la Connaissance (Lab-STICC), Oct 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De jeu de Société à l'Escape Game : le concept de Serious Gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Game Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Game in Lab; Asmodee Research; Asmodee; Innovation Factory, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamification et culture vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'information et d'échanges sur la pédagogie par le jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Régionale de Sciences Médico Sociales et de Biotechnologie Santé Environnement de Lille et d'Amiens, Feb 2018, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et numérique à l'école et en formation : qu'est-ce que je peux en faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy De Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRÉATIVITÉ &amp; NUMÉRIQUE À L’ÉCOLE ET EN FORMATION : 2e édition à Arras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Lille Nord-de-France (LNF), May 2018, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game, poison ou remède ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PINT OF SCIENCE FESTIVAL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comue Lille Nord de France; Extia; Ombelli Science, May 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu et ses effets, tentative de définition pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Barda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Game Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Game in Lab; Asmodee Research; Asmodee; Innovation Factory, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious games et ETP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Langlumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDET : 15èmes Journées Régionales d'Echanges en Education du Patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de Montpellier, Mar 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets tangibles dans le cadre d'une séquence ludopédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d’Interaction Homme-Machine (AFIHM); Laboratoire des Sciences et Techniques de l'Information, de la Communication et de la Connaissance (Lab-STICC), Oct 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation d'une activité ludo-éducative : approches et modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux sérieux et pédagogie de l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Loire, Mar 2018, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on reproduire la réalité dans l'apprentissage par le jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Goût de l'Avenir - Saison 5 : Apprendre demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam Pays de la Loire, Jun 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalité virtuelle et expérience sensorielle : la place des émotions dans le jeu éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educatec, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datagame : gamifier le crowdsourcing et partager les richesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gamification de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche de l’Université de la Sorbonne nouvelle, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu sérieux pour le tri des déchets sur table interactive avec objets tangibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Havrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Ethuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ErgoIA'18 : 16ème Conference en Ergonomie et Informatique Avancée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bidart, France. 9p. / 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3317326.3317339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blue Bot Project Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Toy Research Association (ITRA), Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et numérique à l'école et en formation : c'est quoi pour moi la créativité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy De Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRÉATIVITÉ &amp; NUMÉRIQUE À L’ÉCOLE ET EN FORMATION : 2e édition à Arras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Lille Nord-de-France (LNF), May 2018, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datagame: Crowdsourcing, Metrics &amp; Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Web Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Oct 2018, Paris, France. pp.72-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3240431.3240445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques de l'innovation numérique dans les Hauts-de-France: une histoire de systèmes ou d'écosystème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Irrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Hallier-Vanuxeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ruiz-Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOSAIC HEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Oct 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment innover via le retrogaming ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique nationale 2018 du CUME : "Serious Games : Etat de l'art et retours d'expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUME Association, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ludification en médiation : Temps inspirant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lachise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Corbiniais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchand Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ludification en médiation : Temps inspirant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé 13, Mar 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious game, réalités virtuelles... Comment mieux appréhender l'utilisation des outils digitaux dans nos CFA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une digitalisation réussie des CFA en région Hauts de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIR Hauts de France, Jun 2018, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finalement, où se forme-t-on le mieux pour demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenia Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O21 : L'orientation nouvelle génération pour les lycéens et les étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Monde; Ministère de l'Education Nationale; Iéseg School of management; Audencia; Essec; Epitech; Grenoble Ecole de management; EM Lyon; LeBonCoin; Région Hauts de France; Université de Lille, Jan 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamification et Emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gamification &amp; Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab Pôle Emploi / Grand Sud, Apr 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clubs de football et esport : analyse croisée des influences et des repositionnements économiques et techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodénand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Sport Sciences in the Arab World (I3SAW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stirling, Apr 2017, Stirling, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-sport et football : historique et influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodénand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-sport et football : historique et influences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pasino Gaming Days, Feb 2017, Saint-Amand les Eaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game et Ludopédagogie : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Game &amp; Ludopédagogie : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Turquie; Lycée Tevfik Fikret d'Izmir, Jun 2017, Izmir (Virtual), Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétrogaming et histoire du jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Game Arena 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GL Event, Sep 2017, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jeu pour enseigner : quelles questions se poser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier Forum : Matériels pédagogiques et jeux Ludo-éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé, Apr 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu et apprentissage : quelques pistes à explorer pour sortir de l'impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faites vos jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé Tours; BIDOC 37, May 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Democratic Awareness and Participation in the European Elections by means of Digital Narrative-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Pere Plaza I Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDULEARN17 Serious And Educational Games Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain. pp.5625-5625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2017.2280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Codesign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hauts-de-France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du projet Blue Bot au projet Philous, échanges et questionnements sur les médiations ludiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils et dispositifs numériques en débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Lille Nord-de-France (LNF), Nov 2017, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles compétences, nouvelles approches, ... : intégrer les jeux sérieux dans des cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innov@TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valenciennes; Université Polytechnique Hauts-de-France (UPHF), Mar 2017, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réalités », jeux numériques et apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C2E - Edutainment : Ecole Paralèle ? - Conférence participative : "Les différentes réalités en apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam Pays de la Loire, Oct 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamification : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créativité: enjeux pédagogiques &amp; stratégiques des approches innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EducPro.fr, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre avec les serious games ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Declics! : 1er Festival du jeu éducatif jouer c’est sérieux !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé Metz, May 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamification et ludopédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de la recherche et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ID6; Région Hauts-de-France, Nov 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage et les apports des serious games en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les matinales de l'espe LNF - Recherche et Innovation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Lille Nord-de-France, Jan 2017, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clubs de football et e-sport : analyse croisée des influences et des repositionnements économiques et techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodénand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Congress of the International Society for Sport Sciences in the Arab World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I3SAW, Apr 2017, Stirling, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02011805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers résultats projet Blue Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire TIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Devisu, Jun 2017, Aremberg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au serious game et à la gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction au serious game et à la gamification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Temps Libre (UTL), Nov 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious game et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serious game et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Temps Libre (UTL) de Lille; LILLE 2 Faculté de droit, Jan 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 points clés pour « réussir » son Serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRIA Sofia Antipolis, Nov 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">, Université de Louvain La Neuve (LLN), Aug 2016, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Suzon Beaussant</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du Serious Game dans le secteur de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Show</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Learning Show, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">2ème Rencontre Chercheurs – Praticiens en neuropsychologie : Technologies du numérique et pratiques neuropsychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAlab; Université de Lille 3; PPNSA - Université de Lille, Feb 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lafouge</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux sérieux, est-ce bien sérieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme Colloque jeu et mondes ludiques : « Le genre et la sexualité dans le jeu : jeux de rôles, imaginaires et possibles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison interuniversitaire des sciences de l'homme - Alsace (MISHA), Dec 2022, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Les apéros pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée EIC, Dec 2016, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datagame : Crowdsourcing Métriques et Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PEFGL : Toulouse en pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IDEMM 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEPAJe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque de l’AUPTIC•Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Albert Jacquard; Université Catholique Louvain La Neuve (UCLouvain), Nov 2022, Namur (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">Seminary / Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeVISU; Université de Valenciennes; Université Polytechnique Hauts-de-France (UPHF), Oct 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ludification et ludopédagogie</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datagame : Crowdsourcing, Métriques et Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémiweb - Ludification et ludopédagogie - Julian Alvarez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lettre Sorbonne Université, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Éducation artistique et économie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Valenciennes, Apr 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">AR / VR / XR : Approches et Usages en formation</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Diverting et Serious Modding : positionnement de Big Players internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère édition des Rencontres de la Formation Immersive : les technologies au service des expériences de l'apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Nouvelle-Aquitaine; Région Académique Nouvelle-Aquitaine; Naval Group; ADI Nouvelle-Aquitaine, Jul 2022, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Numérique éducatif et innovations pédagogiques : perspectives internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serre Numérique; CCI Grand Hainaut, Dec 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les notions de Gamification (Ludification) de Ludopédagogie, de Serious Game (jeu sérieux) et de Serious Gaming</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un modèle évaluatif pour assurer une formation avec le jeu comme médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts Numériques et Neurosciences : la place de l'artiste dans les laboratoires de recherche en neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France (UPHF); Laboratoire de Recherche Société Humanité (LARSH); Myriam Hammani, Oct 2022, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">38e congrès APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APLIUT, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un modèle visant à évaluer une formation utilisant le jeu comme médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Apprendre par le jeu"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canopé 972, Nov 2022, Fort-de-France (Martinique), France</w:t>
+              <w:t xml:space="preserve">A l'intersection du jeu et de l'apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires (CRI); Service d’accompagnement aux pédagogies innovantes (Sapiens) de USPC, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gamification combien ça coûte ? Combien ça rapporte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Damani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Muletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de la Ludopédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Martinique; Université des Antilles, Nov 2022, Fort-de-France (Martinique), France</w:t>
+              <w:t xml:space="preserve">Game All Over : "La Gamification pour le Marketing et les R.H."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Plaine Image, May 2016, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pedagogical Experiment Involving Game Design Students in Producing Non-Violence Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Louchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle Accompagnement et Ingénierie de Formation (PAIF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Oct 2022, Evry, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECGBL, Oct 2016, Paisley, United Kingdom. pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Solange Houssin</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation du modèle CEPAJe destiné à évaluer une activité ludopédagogique pour le domaine de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Druette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mélia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Lépinard et Antoine Chollet, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SEGAMED 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Staccini, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les serious game, définition et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Cazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concevoir un jeu pédagogique pour l'enseignement et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nationale Recherche Technologie (ANRT); Groupe de travail pédagogie par le jeu, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">La place de la bibliothèque dans l'innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Medialille; LILLIAD; Université de Lille, Dec 2016, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Marielle Léonard</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel de discussion &amp;quot;Jeux et apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international éTIC 4 : « École et TIC » Quelle scolarisation des TIC à l'école ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie (Unicaen); CIRNEF, Nov 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">CIRTA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke; Université de Laval; TELUQ; Université de Montréal; UQAM, Oct 2016, Québec (Canada), Université Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux sérieux au service de l'innovation pédagogique : Session d'initiation aux processus ludo-pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Truchot-Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEVOIR UN JEU PÉDAGOGIQUE POUR L’ENSEIGNEMENT ET LA FORMATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANRT; AMPIRIC; Aix-Marseille Université, Jun 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Les jeux sérieux au service de l'innovation pédagogique. Session d'initiation aux processus ludo-pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEVPRO Service HES-SO de développement professionnel; Haute école de la santé La Source, Nov 2016, Lausane, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Serious Games au service des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les promeneurs du Net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Arras; Les promeneurs du Net, Oct 2021, Arras, France</w:t>
+              <w:t xml:space="preserve">Des jeux au service des apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Lille Nord-de-France; Université de Lille; Laboratoire PSITEC, Sep 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment réussir son projet de gamification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Damani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Muletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APIMU, Jun 2021, Fribourg, Suisse. pp.46-56</w:t>
+              <w:t xml:space="preserve">Game All Over : "La Gamification pour le Marketing et les R.H."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Plaine Image, May 2016, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Animer, Débriefer et Evaluer une séance ludopédagogique</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point sur le jeu sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HILL (Hybrid Innovative Learning Lab)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech, Centre de Massy, Nov 2021, Massy, France</w:t>
+              <w:t xml:space="preserve">Ecole d’été Lyon : "Travail commun de réflexion et de synthèse autour de l’enseignement de gestes simples par la simulation en Santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; SamSei; Unf3s; SimUSanté; cesimsanté, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre et apprendre avec des jeux &amp;quot;dits&amp;quot; sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFÉRENCE VIRTUELLE « PLAY &amp; LEARN »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Immersive Factory, Mar 2021, Campus Virtuel Immersive Factory, France</w:t>
+              <w:t xml:space="preserve">AREF Mons 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lieux, connaissances et pratiques des « jeux dangereux » en cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Economique Social et Environnemental Régional (CESER) Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESER, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Des jeux au service des apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Lille Nord de France; Université de Lille; Laboratoire PSITEC, Sep 2016, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonzoms</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Bluebot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EN'iGmatik 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Escape n’ Games; Ludomag, Feb 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Seminary / Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeVisu; Université Polytechnique des Hauts-de-France (UPHF); Université de Valenciennes, Oct 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeux vidéo : supports pour messages orientés ?</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la ludopédagogie et au Serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INSPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE; Université de Lille, Oct 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Le numérique: une chance pour nous faire grandir en humanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes Pédagogiques ignatien (CEPi); Coordination des écoles jésuites (COCIJE), Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Design des dispositifs et expériences de jeu sérieux</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious diverting et serious modding : concepts et appropriations dans les domaines de l’éducation et de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-rencontre Paragraphe/DeVisu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Jun 2021, Aremberg, France</w:t>
+              <w:t xml:space="preserve">Dépassons nos frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRTA 2016; Université de Sherbrooke; Université de Laval; TELUQ; Université de Montréal; UQAM, Oct 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conservation de jeux vidéo et de Serious Games : quelques enjeux et perspectives</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations pédagogiques et évaluation de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle place pour le web dans les études sur le jeu vidéo ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ResPaDon, May 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Innovations pédagogiques et évaluation de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeciDRH Le club, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Serious Play design en distanciel : approches et questionnements</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie &amp; Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EN'iGmatik 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les jeux à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Apr 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/ffd1-qf48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Gaming dans le cadre de la formation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Irrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EN'iGmatik 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, collectif Escape n’ Games; Ludomag, Feb 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Colloque e-Formation des Adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille1 laboratoire Trigone-CIREL, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christelle Quesne</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principal approaches for Serious Game design and market size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES RENDEZ-VOUS WEBINAIRES D'ESCAPE N' GAMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Escape n' games, Jul 2020, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Seminary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Noordstraat, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et Serious Gaming : concepts, état de l’art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’homo ludens du XXIe siècle : Jeu vidéo et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 3 - Paul-Valéry, Nov 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse des ateliers EGNT : Un regard scientifique et candide ?</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichissement d'un modèle évaluatif pour assurer une formation avec le jeu comme médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats Généraux du Numérique Pour l'Education 2020 (EGNE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de Lille; Ernst &amp; Young - Banque des Territoires, Sep 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée AIM Serious Games et Co-design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Ecole Management, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du Serious Game dans le secteur de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web-conférence #1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FABrICC, Jun 2020, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Journée e-santé : « Aux frontières du réel » : quand le virtuel permet de guérir, d’éduquer, de préparer le patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GCS e-Santé Bretagne; Orange, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Soupe à l'oignon et management : une instrumentalisation vidéoludique à des fins utilitaires</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux sérieux comme ressources pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux et détournements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MISHA; Université de Strasbourg, Nov 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Les jeux ? Soyons sérieux !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé Poitiers; Académie de Poitiers, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apprendre avec les jeux sérieux</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichissement d’un modèle évaluatif pour assurer une formation avec le jeu comme médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eté Français : IX Encontro Nacional de Professores de Português e de Francês</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eté Français; Universidade de Minho; Republica Portuguesa / Cultura; DR Cultura Norte; Museo Dos Biscainhos; Braga Municipio, Jul 2020, Distanciel, Portugal</w:t>
+              <w:t xml:space="preserve">Why so serious ? "Learning Games &amp; Gamification"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlangames, Dec 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ludopédagogie, Design et Réalité Virtuelle</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du Serious Game dans le secteur de la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PME, venez découvrir la RV/RA pour développer vos process !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hauts-de-France Innovation Développement (HDFID), Oct 2020, Distanciel, France</w:t>
+              <w:t xml:space="preserve">CYBERMED 2015 - 1er forum des acteurs de la e-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Sep 2015, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Periodic Table for Video Game Analyzis</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From videogame to serious game: the concept of serious diverting and serious modding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC Paris 2019 / Chemistry education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GameDev Days 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallinn University, Apr 2015, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...4302 lines deleted...]
-                <w:t xml:space="preserve">10 points clés pour « réussir » son Serious game</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludopédagogie et Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Louvain La Neuve (LLN), Aug 2016, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">, Lycée Baggio, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux du Serious Game dans le secteur de la santé</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datagame : Crowdsourcing, Métriques et Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontre Chercheurs – Praticiens en neuropsychologie : Technologies du numérique et pratiques neuropsychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCAlab; Université de Lille 3; PPNSA - Université de Lille, Feb 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Samsei Symposium "Analyse vidéo et débriefing"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SamSei (Stratégie d'Apprentissage des Métiers de Santé en Environnement Immersif); Unf3s (Université Numérique Francophone des Sciences de la Santé et du Sport); Université de Lyon 1; Ministère de l'Enseignement Supérieur et de la Recherche, Feb 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Briques Gameplay - la classification des jeux vidéo par leur principe ludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation artistique et économie numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE Valenciennes, Apr 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Comprendre le jeu vidéo et le serious game, une exploration au cœur du gameplay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des Sciences; Ludoscience; Play Research Lab / CCI Grand Hainaut, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Datagame : Crowdsourcing Métriques et Traces</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#2 - Simulation et Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEMM 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Serious Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC Compiègne, Jun 2014, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les jeux sérieux, est-ce bien sérieux ?</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#3 - Les enjeux du Serious Game dans le secteur de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les apéros pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée EIC, Dec 2016, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">Formation des Formateurs santé : Serious Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpitaux de Strasbourg, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CEPAJe</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation d'un écosystème autour du Serious Game et des TICE : le cas du Nord-Pas de Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminary / Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DeVISU; Université de Valenciennes; Université Polytechnique Hauts-de-France (UPHF), Oct 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Ticemed 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Apr 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation des SG aux contextes de formation : Discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Truchot-Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rombauts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérique éducatif et innovations pédagogiques : perspectives internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SeGaMed 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Dec 2014, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/afx4-k340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser des newsgames pour développer l'esprit critique d'élèves-ingénieurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandy Louchart</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Games Based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECGBL, Oct 2016, Paisley, United Kingdom. pp.11-18</w:t>
+              <w:t xml:space="preserve">Colloque scientifique "Jouer à toutes fins utiles", e-virtuoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCI Grand Hainaut - Play Research Lab, Jun 2013, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation d'un modèle évaluatif pour assurer une formation avec le jeu comme médiation</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious game : du jeu à visée utilitaire, état de l'art et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e congrès APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APLIUT, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le jeu sérieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO - Université de Bretagne Occidentale, Apr 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#1 - Typologie des Serious Games et des Health Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A l'intersection du jeu et de l'apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires (CRI); Service d’accompagnement aux pédagogies innovantes (Sapiens) de USPC, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Formation des Formateurs santé : Serious Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpitaux de Strasbourg, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Clément Muletier</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des jeux thérapeutiques et orientations de leur développement en prévention, en rééducation fonctionnelleet en réadaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ciulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Game All Over : "La Gamification pour le Marketing et les R.H."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Plaine Image, May 2016, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">19th European Congress of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFMER; ESPRM, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Pascal Staccini</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01795644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#1 - Histoire du Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEGAMED 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascal Staccini, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire Serious Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC Compiègne, Jun 2014, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Noé Cazin</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles économiques de l'innovation appliqués au Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place de la bibliothèque dans l'innovation pédagogique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEGAMED 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Dec 2014, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/tssf-8s15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Margarida Romero</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer des jeux sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haudegond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Havrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRTA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke; Université de Laval; TELUQ; Université de Montréal; UQAM, Oct 2016, Québec (Canada), Université Laval, Canada</w:t>
+              <w:t xml:space="preserve">3ème Printemps du Numérique : Jouer, est-ce bien sérieux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Éducation du Secrétariat général de l’Enseignement Catholique; Directions diocésaines de l’Enseignement Catholique du Nord – Pas de Calais, Mar 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dominique Truchot-Cardot</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des jeux thérapeutiques et orientation de leur développement en rééducation fonctionnelle et en réadaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeux sérieux au service de l'innovation pédagogique. Session d'initiation aux processus ludo-pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DEVPRO Service HES-SO de développement professionnel; Haute école de la santé La Source, Nov 2016, Lausane, Suisse</w:t>
+              <w:t xml:space="preserve">JETSAN 2014 : "Santé à domicile - Applications sur mobile, jeux sérieux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTT (Université Technologique de Troyes), Jun 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des Serious Games au service des apprentissages</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Serious Game aujourd'hui : le cas de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des jeux au service des apprentissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE Lille Nord-de-France; Université de Lille; Laboratoire PSITEC, Sep 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">6e rencontres de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENTE (Ecole Nationale des Techniciens de l'équipement), Nov 2014, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Clément Muletier</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#4 -Quels accompagnements associer au Serious Game ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Game All Over : "La Gamification pour le Marketing et les R.H."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Plaine Image, May 2016, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">Séminaire Serious Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC Compiègne, Jun 2014, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Point sur le jeu sérieux</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des jeux thérapeutiques et orientations de leur développement en prévention, en rééducation fonctionnelles et en réadaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été Lyon : "Travail commun de réflexion et de synthèse autour de l’enseignement de gestes simples par la simulation en Santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; SamSei; Unf3s; SimUSanté; cesimsanté, Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Jeux, thérapie et technologies. De la pédiatrie à la gériatrie en passant par la formation..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENKRE; Les hopitaux de Saint Maurice, Mar 2014, Saint Maurice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Lucie Petit</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF Mons 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, France</w:t>
+              <w:t xml:space="preserve">Autour des jeux sérieux (serious games)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF (Bibliothèque Nationale de France), Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des jeux sérieux (serious games) : Définition générale et terminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminary / Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DeVisu; Université Polytechnique des Hauts-de-France (UPHF); Université de Valenciennes, Oct 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Autour des jeux sérieux (serious games)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF (Bibliothèque Nationale de France), Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brougère</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#2 - Simulation et Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des jeux au service des apprentissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE Lille Nord de France; Université de Lille; Laboratoire PSITEC, Sep 2016, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Formation des Formateurs santé : Serious Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpitaux de Strasbourg, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious game, serious gaming et gamification pour enseigner : création &amp; évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haudegond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Havrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique: une chance pour nous faire grandir en humanité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes Pédagogiques ignatien (CEPi); Coordination des écoles jésuites (COCIJE), Jan 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Printemps du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation autour des imaginaires suscités par du rétrogaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haudegond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dépassons nos frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRTA 2016; Université de Sherbrooke; Université de Laval; TELUQ; Université de Montréal; UQAM, Oct 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">LUDOVIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovia / Université de Toulouse, Jun 2013, Ax Les Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From screens to devices and tangible objects: a framework applied to Serious Games characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haudegond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Havrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GameDev Days 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tallinn University, Apr 2015, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Human-Computer Interaction, Applications and Services, 16th International Conference, HCI International 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Greece. pp.559-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ludopédagogie et Serious Game</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer des jeux sérieux au service des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE NUMÉRIQUE une opportunité pour développer plus d’intelligence et d’humanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes Pédagogiques Ignatien, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#3 - « Jeu Sérieux » : Proposition de définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Serious Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC Compiègne, Jun 2014, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datagame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Play'it Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CanasucreProductions, Apr 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-ce que les jeux vidéo ne servent qu’à jouer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lycée Baggio, Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">, Collège Notre Dame de la Paix, May 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Datagame : Crowdsourcing, Métriques et Traces</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels accompagnements associer au Serious Game ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Samsei Symposium "Analyse vidéo et débriefing"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SamSei (Stratégie d'Apprentissage des Métiers de Santé en Environnement Immersif); Unf3s (Université Numérique Francophone des Sciences de la Santé et du Sport); Université de Lyon 1; Ministère de l'Enseignement Supérieur et de la Recherche, Feb 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTE, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de Serious Games avec des étudiants de l'enseignement supérieur : retour d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations pédagogiques et évaluation de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DeciDRH Le club, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">PedagoTice 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse le Miral, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ludopédagogie &amp; Serious Game</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une éducation thérapeutique basée sur les Serious Games ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeux à l'école</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60527/ffd1-qf48⟩</w:t>
+              <w:t xml:space="preserve">Serious games en médecine et santé (SeGaMed 2013) : S'approprier le jeu sérieux "santé" : points sémantiques, définitions et aspects psycho-cognitifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Sep 2013, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/m417-f148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game et Gamification : concepts et définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque e-Formation des Adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lille1 laboratoire Trigone-CIREL, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTIP, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de Newsgames pour développer l'esprit critique d'élèves-ingénieurs : une expérimentation empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homo ludens du XXIe siècle : Jeu vidéo et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier 3 - Paul-Valéry, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EIAH 2013, Atelier "Serious Games, jeux épistémiques numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation et serious games : Différents ou complémentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pottecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AIM Serious Games et Co-design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble Ecole Management, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">De la simulation au "Serious game", des outils pédagogiques au service de la qualité des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence des Directeur Généraux de C.H.U.; Haute Autorité de Santé (HAS), Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game : Comprendre et Réaliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Noordstraat, Belgium</w:t>
+              <w:t xml:space="preserve">e-Virtuoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCI Grand Hainaut, May 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée e-santé : « Aux frontières du réel » : quand le virtuel permet de guérir, d’éduquer, de préparer le patient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GCS e-Santé Bretagne; Orange, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les jeux sérieux comme ressources pédagogiques</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un écosystème dédié au développement du serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeux ? Soyons sérieux !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canopé Poitiers; Académie de Poitiers, Jun 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d’études sur le Serious Game - Axe 1 Contextes et conditions de réalisation de projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 13; Labex ICCA (Industries de la Culture et Création Artistique), Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enrichissement d’un modèle évaluatif pour assurer une formation avec le jeu comme médiation</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irruption des jeux sérieux dans le monde de la santé. En quoi peuvent-ils contribuer à une meilleure éducation des patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Why so serious ? "Learning Games &amp; Gamification"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlangames, Dec 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Eduthera 2012 - 1 er Colloque « Les Nouvelles Technologies au service de l'Education des Patients - SESSION III : Transmission de connaissances et de compétences : Bien gérer sa maladie chronique avec les jeux sérieux ou « serious games »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société HBMotion, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux du Serious Game dans le secteur de la Santé</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious game : Comprendre et Réaliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CYBERMED 2015 - 1er forum des acteurs de la e-santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Sep 2015, Antibes, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Total, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels accompagnements associer au Serious game ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Interaction, Applications and Services, 16th International Conference, HCI International 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Heraklion, Greece. pp.559-570</w:t>
+              <w:t xml:space="preserve">Tice 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Datagame</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of Serious Games in the academic world: definitions and concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Play'it Festival</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEGAMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/c52p-pk81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">#3 - « Jeu Sérieux » : Proposition de définitions</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game et Gamification dédiés aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Serious Game</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC Compiègne, Jun 2014, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Seminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Child, Jul 2012, Cholet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une typologie du jeu vidéo et du serious game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Maffiolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE NUMÉRIQUE une opportunité pour développer plus d’intelligence et d’humanité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes Pédagogiques Ignatien, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Jeux au sérieux : Médiation des savoirs et des expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didactique Tangible, Dec 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damien Djaouti</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre le jeu vidéo et le serious game, une exploration au cœur du gameplay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité des Sciences; Ludoscience; Play Research Lab / CCI Grand Hainaut, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">SEGAMED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...1470 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lebrun</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Univers ludique et apprentissage scolaire : les jeux vidéo comme support d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">, Enseignement Catholique, Mar 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Haudegond</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LUDOVIA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovia / Université de Toulouse, Jun 2013, Ax Les Thermes, France</w:t>
+              <w:t xml:space="preserve">e-virtuoses et SEGAMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCI Grand Hainaut, Play Research Lab et Unice, 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pottecher</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la réalité du Serious Game en entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la simulation au "Serious game", des outils pédagogiques au service de la qualité des pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conférence des Directeur Généraux de C.H.U.; Haute Autorité de Santé (HAS), Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Serious Game Time !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interaction Games, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of Serious Games: definitions and concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013, Atelier "Serious Games, jeux épistémiques numériques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Internal seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Monaco, Nov 2012, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Est-ce que les jeux vidéo ne servent qu’à jouer ?</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious game et marketing : Définitions et méthodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège Notre Dame de la Paix, May 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Digiworld / Montpellier In Game (MIG) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDATE, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quels accompagnements associer au Serious Game ?</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of Serious Games: definitions and concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RTE, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Semaine de l’Innovation en Nord-Pas de Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Nord-Pas-de-Calais, Nov 2012, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports des Serious Games dans l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serious games en médecine et santé (SeGaMed 2013) : S'approprier le jeu sérieux "santé" : points sémantiques, définitions et aspects psycho-cognitifs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13e Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Mont-Dore, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une éducation thérapeutique basée sur les Health games ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIES 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris (PSL) et ESPCI Paris (Education Science Innovation), May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious game : Comprendre et Réaliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens scientifiques Neptune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Apr 2012, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Florence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audace; Imaginarium, Oct 2012, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game : jeu vidéo et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission Locale de Tourcoing, Feb 2012, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...538 lines deleted...]
-                <w:t xml:space="preserve">Serious game : Comprendre et Réaliser</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 points clés pour « réussir » son Serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Total, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, GIFOD, Oct 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to Serious game Definitions and concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEGAMED</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Serious Games &amp; Simulation for Risks Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARSEN Science 2011, Dec 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Serious Game et Gamification dédiés aux enfants</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious games: evaluations and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Child, Jul 2012, Cholet, France</w:t>
+              <w:t xml:space="preserve">Serious Game &amp; Fun Festival 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serious Game &amp; Fun Festival, Nov 2011, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Valérie Maffiolo</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to Serious game Definitions and concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux au sérieux : Médiation des savoirs et des expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didactique Tangible, Dec 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Serious Games &amp; Simulation for Risks Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game : concepts et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEGAMED 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPITECH, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Univers ludique et apprentissage scolaire : les jeux vidéo comme support d’apprentissage</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game: concepts et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps du Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enseignement Catholique, Mar 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Séminaire IUFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Toulouse, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...379 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Serious game appliqué au monde de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Université d'Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Feb 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Serious games, leurs évaluations, leurs impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIFOD, Oct 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">10 points clés pour « réussir » son Serious game</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From &amp;quot;Mods&amp;quot; to &amp;quot;Gaming 2.0&amp;quot;: an overview of tools to ease the game design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games: Design &amp; Research Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Volda, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game et Fun Food : une approche exploratoire de la diversité des liens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fun Food Conference 2010 – Consommations alimentaires, cultures enfantines et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen des Produits de l'Enfant (CEPE); Université de Poitiers, Apr 2010, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire des jeux vidéo pour enseigner : possible ou non ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Armand Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Quatrebarbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pasquinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educatec Educatice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game : concepts et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GIFOD, Oct 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">, IHEST, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Damien Djaouti</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game : approches et définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serious Games &amp; Simulation for Risks Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARSEN Science 2011, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’Etude Octogone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse le Mirail, Jan 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...180 lines deleted...]
-                <w:t xml:space="preserve">Serious Game : concepts et pédagogie</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EPITECH, Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, IMUS (Institut du Management de l’Université de Savoie); Université de Savoie, Mar 2010, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can &amp;quot;Gaming 2.0&amp;quot; Help Design &amp;quot;Serious Games&amp;quot;? A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...521 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGGRAPH 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Terrence Masson - Northeastern UniversitySVA MFA Computer Arts, Jul 2010, Los Angeles, France. pp.11-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1836135.1836137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir l'interactivité ludique : une vue d'ensemble des méthodologies de « Game Design »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game : un concept pour l'enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Vivaldi - Colloque TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Jan 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious games : apprendre grâce aux jeux vidéo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Natkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fiévet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Café des techniques. MuseoGames - Une histoire à rejouer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnam Paris, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulateurs, virtualisation et jeux sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Vivaldi "le numérique catalyseur de nouvelles pédagogies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Lille, Nov 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux sérieux : un nouvel outil pour l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Llanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educatec-Educatice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Café Pédagogique, Nov 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 points clés pour réussir son Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SERIOUS GAMES EXPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Games and Cultural Heritage: A Case Study of Prehistoric Caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2009 15th International Conference on Virtual Systems and Multimedia (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.221-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSMM.2009.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Serious Game, une prise de conscience du potentiel vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Serious Games" : un nouveau domaine d'application de la recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Valorisation de l'université Toulouse 2 le Mirail, Oct 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Serious Games, leurs évaluations, leurs impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Maffiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-virtuoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCI de Valenciennes, Nov 2009, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les serious games dans l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Serious Games » : un nouveau domaine d’application de la recherche ? De nouveaux marchés pour les entreprises ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Valorisation de l'université Toulouse 2 le Mirail, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire les jeux vidéo ? Des pistes pour construire une offre cohérente en ludothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Vivaldi "le numérique catalyseur de nouvelles pédagogies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Lille, Nov 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">11e Congrès International des Ludothèques : Faire vivre jeux et jouets en ludothèques !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Ludothèques Françaises, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Damian Nolan</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niveau infra-narratif du jeu vidéo: les fonctions et les modalités narratives vues comme des &amp;quot;briques&amp;quot; Game et Play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educatec-Educatice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Café Pédagogique, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque 416 : Le jeu vidéo : Une expérience multidimensionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS); HomoLudens; Institut National de la Recherche Scientifique (INRS), May 2008, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer la cohérence d'un Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERIOUS GAMES EXPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th European Distance and E-learning Network Research Workshop (EDEN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Play, game, world: anatomy of a videogame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 15th International Conference on Virtual Systems and Multimedia (VSMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Games: AI, Animation, Mobile, Educational &amp; Serious Games (Cgames 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Rochelle, Nov 2007, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Serious Game, une prise de conscience du potentiel vidéoludique</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d’une classification des jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Serious Games" : un nouveau domaine d'application de la recherche ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Valorisation de l'université Toulouse 2 le Mirail, Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès International des Ludothèques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Ludothèques Françaises, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifier les Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Serious Game Sessions Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie active et Serious gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Virtuoses 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCI Grand Hainaut, Nov 2008, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour d'horizon du Serious Gaming (SG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Lyonnaises du E-learning - 3ème Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d'analyse formelle des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès International des Ludothèques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Ludothèques françaises, Oct 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faites vos jeux ! Réflexions sur la portée des outils de création vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Université d'été dédiée aux professionnels francophones du multimédia ludo-éducatif et pédagogique (Ludovia 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Ax-les-Thermes, Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a classification of Video Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International des Ludothèques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Ludothèques françaises, Oct 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Artificial and Ambient Intelligence convention - Artificial Societies for Ambient Intelligence (AISB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASAMI 2007 Programme, Apr 2007, Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification des Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès International des Ludothèques : Faire vivre jeux et jouets en ludothèques !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Ludothèques Françaises, Oct 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence internationale Hypertextes et hypermédias. Produits, Outils et Méthodes (H2PTM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBL and Serious Games: the reciprocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 416 : Le jeu vidéo : Une expérience multidimensionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS); HomoLudens; Institut National de la Recherche Scientifique (INRS), May 2008, Québec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Learning with games 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Gilles Méthel</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to take into account the female public with a Serious Game?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Distance and E-learning Network Research Workshop (EDEN 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Oct 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International ALE Workshop "Is gender an issue in ALE ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Toulouse, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Gilles Méthel</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, jeux vidéo et cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Games: AI, Animation, Mobile, Educational &amp; Serious Games (Cgames 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Rochelle, Nov 2007, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Ille rencontre Art/Science de la cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse III; CNRS; Musée d'Art contemporain "Les Abattoirs", Dec 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Construction d’une classification des jeux vidéo</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu vidéo peut-il être sérieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International des Ludothèques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Ludothèques Françaises, Oct 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre thématique "Impact de l'industrie du jeu vidéo sur la vie des enfants, des adolescents et propositions alternatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel Odyssud, Apr 2007, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Damien Djaouti</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grotte numérique conviviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Serious Game Sessions Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Ludovia 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julian Alvarez; Olivier Rampnoux; Patrick Mpondo-Dicka, Jul 2007, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargas experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Virtuoses 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCI Grand Hainaut, Nov 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire IRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIT, Apr 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Lyonnaises du E-learning - 3ème Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">H2PTM'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Games et Gameplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Serious Games Sessions Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Communicate with Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussion about Virtual StoryTelling (Behavioural Simulation) and Serious Games (Female Gaming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heriot-Watt University, Feb 2007, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence internationale Hypertextes et hypermédias. Produits, Outils et Méthodes (H2PTM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H2PTM, Sep 2007, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game: just a question of posture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Annual Convention of the Society for the Study of Artificial Intelligence and the Simulation of Behaviour (AISB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Artificial Intelligence and Simulation of Behaviour (AISB), Apr 2007, Newcastle, United Kingdom. pp.420-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of gameplay: a videogame classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergames 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E.Ga.S.: A tool to study morphology of the video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Ghassempouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial and Ambient Intelligence convention - Artificial Societies for Ambient Intelligence (AISB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASAMI 2007 Programme, Apr 2007, Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Digital Games Conference (GAMES 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Portalegre, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edumarket game: Technocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence internationale Hypertextes et hypermédias. Produits, Outils et Méthodes (H2PTM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">32nd Annual Convention of the Society for the Study of Artificial Intelligence and the Simulation of Behaviour (AISB 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gilles Méthel</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New advertising tools for school guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning with games 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Edutainment 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Hangzou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Advertising Tools: Edumarket Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ALE Workshop "Is gender an issue in ALE ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Toulouse, Jun 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Child and Teen Consumption (CTC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBS Center for Marketing Communication Department of Marketing, Apr 2006, Copenaghe, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ludoéducatif : quelle déontologie dans la création des jeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ille rencontre Art/Science de la cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse III; CNRS; Musée d'Art contemporain "Les Abattoirs", Dec 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum des jeux vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MJC de St. Gaudens; Cyberbase, Oct 2006, St-Gaudens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le jeu vidéo peut-il être sérieux ?</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edumarket game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre thématique "Impact de l'industrie du jeu vidéo sur la vie des enfants, des adolescents et propositions alternatives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre culturel Odyssud, Apr 2007, Blagnac, France</w:t>
+              <w:t xml:space="preserve">Journée FORMIDAM, "La place du multimédia ludoéducatif en médiathèques et ludothèques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèques de France, Apr 2006, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer par le jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IRIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIT, Apr 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovia, 2006, Saint-Lizier (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude morphologique des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Ghassempouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ludovia 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julian Alvarez; Olivier Rampnoux; Patrick Mpondo-Dicka, Jul 2007, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">Colloque Ludovia 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julian Alvarez; Michel Lavigne; Eric Fourcaud, Jul 2006, Saint Lizier, Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Damien Djaouti</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des technologies multimédias dans le système d'apprentissage en ligne Sphinx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Capus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Serious Games Sessions Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème colloque international des Technologies de l'information et de la communication dans l'enseignement supérieur et l'entreprise (TICE 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INP-T : Institut national polytechnique de Toulouse; UNIT : Université numérique ingénierie et technologie, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A classification of video games deduced by a pragmatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Ghassempouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...340 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENACTIVE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological study of the video games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Ghassempouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGIE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Perth (Australia), Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1178418.1178436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...615 lines deleted...]
-                <w:t xml:space="preserve">Gilles Méthel</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser via le jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ludovia, 2006, Saint-Lizier (Ariège), France</w:t>
+              <w:t xml:space="preserve">, Julian Alvarez, Michel Lavigne, Eric Fourcaud, Jul 2005, St Lizier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28078,594 +28203,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions éthiques et philosophiques autour de l’IAG en ludopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Berna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hélaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Ludopédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Caen, Université de Caen-Normandie, France. , Retranscriptions graphiques - JSL2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur l’évolution des vocables relatifs au domaine du Serious Game entre 2019 et 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeux d’animaux aux jeux vidéo : une matrice des jeux inter-espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSPE de l'université de Lille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Villeneuve d’Ascq, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A table ! Et si on interagissait avec des vrais objets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Merrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Ethuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum du CNRS "Que reste-t-il à découvrir ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marcq-en-Baroeul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBL and Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Active Learning in Engineering Education (ALE 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28675,137 +28800,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de Conférences : e-VIRTUOSES 2012/2013 &amp; SEGAMED 2012/2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haudegond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Faggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-virtuoses &amp; SEGAMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28815,519 +28940,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues et nouvelles pistes de réflexion sur les jeux numériques et la ludopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6 (1), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des jeux d’évasion : définitions, évaluations et approches utilitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2021, Sciences du jeu, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdj.3399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro spécial « Évaluation dans les jeux sérieux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (2), pp.421-429, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu sérieux, un oxymore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Hochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Szilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éducateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (11), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIHM Revue des Interactions Humaines Médiatisées 2013, Volume 14 - Numéro 1 (coordination du numéro thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Useille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2013, Revue des Interactions Humaines Médiatisées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29337,347 +29462,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games : &amp;quot;un carcan ludique&amp;quot; ? Jeux vidéo, travail et instrumentalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Loco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Christiane Volaire et Lydia Martin, 9782843140846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche atomique du jeu vidéo : Briques Gameplay 3.0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 978-2-9567058-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre avec les serious games ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Canopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Éclairer, 978-2-240-04883-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Questions théoriques, 255 p., 2012, Série Serious Game, 978-2-917131-22-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29687,1215 +29812,1215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soupe à l'oignon et management : une instrumentalisation vidéoludique à des fins utilitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan : Logiques Sociales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes ludiques : Constructions et détournements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.149-180, 2024, Série Etudes Culturelles, 978-2-14-048465-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEPAJe, un outil pour évaluer une séance ludopédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ÉVALUATION DES DISPOSITIFS PÉDAGOGIQUES INNOVANTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 978-2-9591124-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;S'capade en ligne : apprendre grâce aux escape games virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'capade en ligne : apprendre grâce aux escape games virtuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782340067813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;La boîte à outils de la Gamification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La boîte à outils de la Gamification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.6-7 / pp.188-190, 2021, 210081690X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datagames : questionnements autour du critère improductif du jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gamification de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781784057268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games for Vocational Training: From Emotional Labor to Knowledge Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Transformations in the Challenge of Activity and Work: Understanding and Supporting Technological Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Wiley; ISTE, pp.57-70, 2021, 9781786305299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119808343.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection Mapping Gaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Beyond the Screen: Projection Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-1-786-30504-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu vidéo mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’image au-delà de l’écran : Le vidéomapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9781784056285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Games and Game Design: Relations Between Design, Codesign and Serious Games in Adult Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Irrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From UXD to LivXD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.229-253, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119612254.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer et sortir d'un Serious Escape Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Canopé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'escape game : une pratique pédagogique innovante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Canopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782240049117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective: The creation of &amp;quot;Newsgames&amp;quot; as a teaching method-Empirical observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Game Design Fundamentals: A journey to creating intrinsically motivating learning experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press Taylor &amp; Francis Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781138631540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315208794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire sur les relations entre le design et le jeu sérieux dans le cadre de la formation pour adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Irrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'UXD au LivXD, le design des expériences de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-278, 2018, Sciences, société et nouvelles technologies, 978-1-78405-524-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781784055240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dégamification au « serious serious » : étude d'un dispositif dédié à la formation de cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30905,2803 +31030,2891 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Savignac; Yanita Andonova; Pierre Lénel; Anne Monjaret; Aude Seurrat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de la gamification. Enjeux, modalités et rhétoriques de la translation du jeu au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782807604889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Gaming, Serious Modding and Serious Diverting… Are You Serious?!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bouko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping the Digital: Cultures and Territories of Play</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.101-113, 2016, 978-1-84888-339-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9781848883390_011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'accompagnements RDU appliqué au serious game : confrontation avec l'écosysteme de l'enseignement secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-93, 2016, 9782814302877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Serious Games une révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edi Pro, pp.281-297, 2012, ISBN:9782874962059 ; eISBN:9782511014127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health-care Games and the Metaphoric Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IGI Global; Sylvester Arnab; Ian Dunwell; Kurt Debattista. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games for Healthcare: Applications and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idea Group,U.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24-49/Chap.2, 2012, 978-1466619036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-4666-1903-6.ch002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games and Edutainment Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.25-43, 2011, 978-1-4471-2160-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-2161-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des Serious games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Jeux Vidéo comme objet de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10-2917131063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying serious games: the G/P/S model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Improving Learning and Motivation through Educational Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.118-136, 2011, Advances in Game-Based Learning, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60960-495-0.ch006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire et environnement virtuel : une approche de la notion d'immersion dans le contexte du Serious Gaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Borrillo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans l'Atelier de l'Art - Expériences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, 2010, 978-2-87673-507-1 ; (epub) 978-2-87673-667-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (29)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu vidéo et Spirale du Solo Play : isolement versus socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie : et si on utilisait le jeu pour développer les soft skills ? L'interview de Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Consul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner jeu sérieux et design thinking en formation : une association prometteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sautereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réinventer la prévention santé par le jeu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le May Fourmentraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractivité, formation, intégration, fidélisation : intégrer le jeu en entreprise est-ce un enjeu primordial ou un risque majeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie : Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial BIP - numéro spécial dédié à la ludopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez – Etudier le jeu, une bonne idée !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire de jeux dédiés au COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious game : quand l’entreprise se met en jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différencier Play et Game...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogies entre le monde du cinéma et le Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi sert le jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité Virtuelle et Serious Game : la stimulation émotionnelle au service des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test du Playstation VR : le corps revient en force !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre avec les Serious Games ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pokémon GO : perspectives pour la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Games Week : à l'heure de la sortie de la Nintendo Switch, les consoles apportent-elles toujours une valeur ajoutée au monde du jeu vidéo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Serious game : marché en déclin ou en pleine mutation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pokémon GO : étude et réflexion autour du jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Games Week : la France reste historiquement un pays de création de jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E3 : la réalité virtuelle, star du salon des jeux vidéo de Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer un enseignement utilisant le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas remis de la disparition de Flappy Bird ? Pourquoi Puzzle Game 2048 vous fera oublier jusqu'à son existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2048 : tout le monde y joue à côté de vous dans le métro mais quel est ce jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Serious game implique une réorganisation des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à ceux qui rendent hommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribute to those who pay tribute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game Classification : En savoir plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu vidéo pour la mise en valeur des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33711,107 +33924,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game [Jeu sérieux]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.322-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.broug.2024.01.0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33821,2352 +34034,2352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre avec les serious games ? Fiche de lecture synthétique de l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu &amp; Sérieux (ou plutôt Serious Game) - Interview de Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prialnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment Lego a envahi le marché des jouets à construire pour adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://theconversation.com/comment-lego-a-envahi-le-marche-des-jouets-a-construire-pour-adultes-232042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.66vgfcr64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idée reçue 4 : les jeux vidéo n'ont rien à faire dans la classe avec Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo, outils de soft power ou vecteurs d’idéologies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.n7kvnr9gk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious game. Un carcan ludique ? - Interview de Julian Alvarez - janvier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes ou moins jeunes : savez-vous que les jeux vidéo nous veulent du bien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vignali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emission radio : Europe1 - Bien fait pour vous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du jeu dans la formation professionnelle : Les enseignements de Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anonyme Anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les Escape Games Pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N°18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'origine des jeux vidéo sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N°6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du jeu dans l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre par le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Barchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lecture en jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Analysis of Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Analysis of Learning Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique des modèles d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse critique des modèles d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiciels et jeux sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludo Pedagogy – Why use it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie: pourquoi l’utiliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer pour apprendre dans l'enseignement supérieur ? Play-t-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raucent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Philippette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouer pour apprendre dans l'enseignement supérieur ? Play-t-il ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.N°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Games : quand le numérique démocratise des techniques inventées pour une élite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétrogaming et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n°10 - Dossier l'Empire des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ludopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n°10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.26-28</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux-vidéo : why so serious ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine O’neil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E3 2016 : les nouveautés les plus attendues au plus grand salon mondial du jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gorriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Games : utilisation de jeux vidéo à des fins pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser un débat avec un jeu sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N°7, Histoire et TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Forsans, pionner du Serious Gaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une matrice se cache derrière nos jeux d'arcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pix'N Love #10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétro SG : Consoles et Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious games-Political games / La métamorphose des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mauco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche du serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36176,117 +36389,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Would an Inter-actors body be a determinant catalyst in merging media such as cinema with video games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36296,1046 +36509,1046 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volarela : étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deledicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMIH, Université Polytechnique des Hauts-de-France; CrossQuest Studio; DeVisu; Serre Numérique; ESPE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games : Enjeux, offre et marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDATE. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games: Issues, offer and market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M11213, IDATE. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games market: Some key figures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique M-C, D Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludoscience; IDATE. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Serious Game, levier du développement économique territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ourliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observons la transformation numérique des entreprises (OTeN); Ludoscience. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ourliac</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Observons la transformation numérique des entreprises (OTeN); Ludoscience. 2011</w:t>
+                <w:t xml:space="preserve">Laurent Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique M-C, D Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M10213, IDATE. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique M-C, D Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M10213, IDATE. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l'impact de Serious Games dans le cadre de la Relation Client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orange Labs R&amp;D [Lannion] (France Télécom). 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious games: Advergaming, edugaming, training and more</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">M10213, IDATE. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M83708, IDATE. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Orange Labs R&amp;D [Lannion] (France Télécom). 2009</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Games : Advergaming, edugaming, training...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M83708, IDATE. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677057v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04677055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jeu vidéo au Serious Game : Approches culturelle, pragmatique et formelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Multimédia [cs.MM]. Université Toulouse, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01240683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37345,91 +37558,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design des dispositifs et expériences de jeu sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Multimédia [cs.MM]. Université Polytechnique des Hauts-de-France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02415027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37439,463 +37652,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la ludopédagogie :du concept à l’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Initiation à la ludopédagogie, Distanciel, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de Conception d'un Serious Play Design Document (SPDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Distanciel, France. 2025, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamification et Toyification : concepts et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. DU Apprendre Par Le Jeu (APLJ), Distanciel, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de Conception d'un Serious Game Design Document (SGDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Initiation à la ludopédagogie, Distanciel, France. 2025, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soft power dans les jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Lille, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d’une séance ludopédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux vidéo : culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Jeux vidéo : culture, Collège Pascal - Lille, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37905,3604 +38118,3604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie, concepts, mise en pratique et approches théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux video : soft power et spirale du Solo Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie, concepts et mise en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Learning : Retour d'expériences et analyses critiques des modèles évaluatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur l’évolution des vocables relatifs au domaine du Serious Game entre 2019 et 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeux d’animaux aux jeux vidéo : une matrice des jeux inter-espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AR / VR / XR : Approches et Usages en Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est l'origine de &amp;quot;Gameplay&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design d'expériences de jeux sérieux dans un environnement virtuel en distanciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandermaesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BU Play Games : Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le web dans les études sur le jeu vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Montembeault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Réel au Virtuel : Gérer l'activité de jeu de l'introduction au débriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonzoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que le jeu vidéo mapping ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la Préhistoire du jeu vidéo ? (Partie 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Julian Alvarez sur la ludification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vangrunderbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un jeu à zéro joueur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briques Gameplay associées aux jeux vidéo, c'est quoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la Théorie du Fun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie des Cycles associée aux jeux vidéo, c'est quoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu vidéo et inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la Préhistoire du jeu vidéo ? (Partie 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire usage du jeu sérieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que l'Effet-V associé au jeu vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ludopédagogie : Quand jouer permet d'apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un jeu vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un jouet vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se divertir au point d'apprendre : gamification et serious game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutenance HDR Julian Alvarez : &amp;quot;Design des dispositifs et expériences de jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video game et video mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation par le rétrogaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment innover via le retrogaming ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différentes réalités en apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réalités », jeux numériques et apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du MOOC : Enseigner avec les serious games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution Projet Blue-Bot #1 : Table ronde introductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deledicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Detève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que le modèle CEPAJe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du Serious Game dans le secteur de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Videogame to Serious Game: the concept of Serious diverting and Serious Modding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser des newsgames pour développer l'esprit critique d'élèves-ingénieurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives shared with Digital Natives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gillispie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Gouaïch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clés de la réussite d’un Serious Game par Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game and Fun Festival 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game Fun Food. Une approche exploratoire de la diversité des liens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulateurs, virtualisation et jeux sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Games et Gameplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boys meet girls around Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jarnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...2384 lines deleted...]
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41512,493 +41725,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie : mode d’emploi en formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez – Etudier le jeu, une bonne idée !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu et apprentissage : quelques pistes à explorer pour sortir de l'impasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Le Fourner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux à l'école - What is a serious game ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muzax 21 - Les Serious Games !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Yati Capmarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Batiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId802"/>
+      <w:footerReference w:type="default" r:id="rId808"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -42066,51 +42279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F048703"/>
+    <w:nsid w:val="B5DFF2B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42297,51 +42510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julian-alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9862-9485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121491250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/168875489" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012206074X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1306" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1164" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bellegarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyaval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hurez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Flahaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.4293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15554120221080925" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0813" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2022.3186919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.13264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2021.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Manera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaumette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5659" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QNB7H2T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.06.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gentry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice l'Estrade Ehrstrom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wortley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD012209" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Libessart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haudegond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIN.3.391-408" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201437112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3DX79F39-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maffiolo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024731v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;thel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/470350" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greven" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Ferrera Bibas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hardy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoogstoel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0095" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194458v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Du" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194464v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419617v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnabry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Flornoy-Gu&#233;don" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321774v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.13157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.153.0028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Beaussant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;maret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701916v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733713v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quentin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pernot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733718v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865265v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vangrunderbeeck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tempier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sapin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745071v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Asseman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fatras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thadd&#233;e Oliver" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750765v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745188v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742864v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745069v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandermaesen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Houssin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768352v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768343v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241690v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouvenot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonzoms" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925447v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia M&#233;dan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381221v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_38" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770521v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Serre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770386v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vauchel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904226v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lachise" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbiniais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Delphine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864981v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240431.3240445" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821408v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Hallier-Vanuxeem" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ruiz-Bowen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mukherjee" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863378v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787013v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864517v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685605v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Langlum&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787021v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fines" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864086v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864142v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jourde" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calvez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786971v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474619v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Havrez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317326.3317339" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02090864v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864104v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862382v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862814v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862378v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanquer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenia Busson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cailliez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862384v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862828v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pellon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pere Plaza I Font" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Alvarez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2017.2280" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864677v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862395v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923406v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862411v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862376v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864720v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925323v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438285v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04862124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862063v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04862127v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686481v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713016v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862015v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861995v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Damani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Muletier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685773v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Druette" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M&#233;lia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04862119v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cazin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862075v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tremblay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04862112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Truchot-Cardot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862059v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862033v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862095v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862044v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vigne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860160v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03240557v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712822v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860015v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858950v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859192v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726671v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ffd1-qf48" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534831v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688266v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864860v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860140v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859266v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860158v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859992v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383600v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859227v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857992v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858031v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857641v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857988v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858009v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857626v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903849v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691049v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858922v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rombauts" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/afx4-k340" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857999v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795644v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abellard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ciulli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858915v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/tssf-8s15" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857488v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857986v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857497v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856749v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856768v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904019v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856761v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rostaing" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858003v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461756v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03652198v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856715v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pottecher" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691052v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856557v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855371v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853952v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/m417-f148" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691048v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856686v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720862v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855351v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854006v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853967v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847145v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853951v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847133v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025078v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853986v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855313v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/c52p-pk81" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855294v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838593v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857061v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691055v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854048v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854419v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847189v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855365v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853979v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853976v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024668v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854458v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691122v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839025v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838826v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693587v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825960v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826213v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839053v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812105v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854402v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675757v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836135.1836137" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024995v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824468v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825974v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fi&#233;vet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805884v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810120v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812087v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarraud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fortin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Llanas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Nolan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812104v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578828v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2009.40" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810096v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693626v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796010v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795937v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Hospital" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789677v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677058v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024881v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796176v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796284v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855050v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792287v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025017v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675741v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677038v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025072v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796847v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854651v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787121v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796833v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676914v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677042v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025019v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787041v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676911v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675734v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676906v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ghassempouri" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024991v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1178418.1178436" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693931v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676903v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676874v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025025v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787037v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787033v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653531v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676867v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676857v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676851v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558084v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Berna" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t H&#233;laine" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683998v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683981v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698036v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390252v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677037v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691054v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Faggioni" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684145v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459341v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3399" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688255v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459084v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Nicolas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Hochet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527375v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682881v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsloco.com/livre/serious-game-un-carcan-ludique/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948782v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533902v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/apprendre-avec-les-serious-games.html" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691128v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845017v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682876v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704911v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14167-scapade-en-ligne-apprendre-grace-aux-escape-games-virtuels-9782340066229.html" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704938v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_1859.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684386v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-gamification-de-la-societe/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381218v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036066v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1603" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684474v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limage-au-dela-de-lecran/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684503v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lescape-game" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150880v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/mono/10.1201/9781315208794/educational-game-design-fundamentals-george-kalmpourtzis" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315208794" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685635v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113372" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025037v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9781848883390_011" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685742v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691133v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024666v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2161-9_3" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025008v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024659v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-495-0.ch006" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693595v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321779v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713078v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Consul" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851937v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sautereau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713068v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le May Fourmentraux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713093v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Labrosse" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713110v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711307v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728169v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tassetti" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729656v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912322v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722726v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722719v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708464v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708469v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455092v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437631v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437627v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455104v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722716v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722715v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437621v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437607v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437292v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437314v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708472v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722395v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722713v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721002v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676848v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682873v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.broug.2024.01.0324" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461187v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699475v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713090v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prialnic" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678202v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.66vgfcr64" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700508v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703188v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n7kvnr9gk" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912110v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anonyme Anonyme" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912114v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vignali" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gomez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704894v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704929v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750788v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barchon" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704898v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684422v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684414v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405932v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705196v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705192v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684462v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raucent" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Philippette" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathelart" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685422v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685492v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907177v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907191v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine O&#8217;neil" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romera" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453673v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorriz" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691043v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691181v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433554v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708473v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433556v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907204v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezborodko" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauco" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kaplan" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bru" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709983v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799129v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388864v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691138v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alvarez" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691149v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025029v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M-C, D Alvarez" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691180v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ourliac" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691191v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691187v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796432v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677057v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677055v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01240683v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02415027v2" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456443v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963550v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980635v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963531v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831263v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864880v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864757v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029406v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424704v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841697v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733742v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091788v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091797v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378595v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704923v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alvarez" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385327v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704940v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091893v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470851v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Millet" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rochart" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331562v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Montembeault" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705238v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711341v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770511v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Motte" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720806v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705247v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711321v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419117v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774745v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711333v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774753v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711315v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713176v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Delattre" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705188v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786612v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tourret" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711351v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786453v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864996v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786468v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862868v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bazzoli" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862842v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722775v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722779v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Det&#232;ve" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720795v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859981v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712852v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857485v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857434v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Crawford" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gillispie" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Goua&#239;ch" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712844v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854392v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941243v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712875v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750829v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787129v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jarnole" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713106v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04739285v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862446v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388192v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Fourner" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726645v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912214v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yati Capmarty" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Batiste" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julian-alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9862-9485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121491250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/168875489" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012206074X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leleux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alvarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bellegarde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyaval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hurez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Flahaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15554120221080925" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0813" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2022.3186919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.4293" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.13264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2021.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Manera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaumette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5659" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QNB7H2T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.06.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gentry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice l'Estrade Ehrstrom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wortley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD012209" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Libessart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haudegond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIN.3.391-408" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201437112" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3DX79F39-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maffiolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;thel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/470350" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoogstoel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0095" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Ferrera Bibas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Du" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnabry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Flornoy-Gu&#233;don" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.13157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321774v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Beaussant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;maret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Collet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700753v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.153.0028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740143v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quentin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pernot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743546v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tempier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sapin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Asseman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bourdon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fatras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thadd&#233;e Oliver" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864900v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742864v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745188v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vangrunderbeeck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768343v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241690v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouvenot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonzoms" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925447v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768352v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandermaesen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Houssin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774692v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Serre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770524v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770518v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_38" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774715v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia M&#233;dan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786604v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vauchel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684495v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863359v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864109v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864098v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864128v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685605v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Langlum&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787021v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fines" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mallet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864142v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jourde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calvez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786971v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474619v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Havrez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317326.3317339" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02090864v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864104v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685530v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240431.3240445" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821408v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Hallier-Vanuxeem" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ruiz-Bowen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mukherjee" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864066v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lachise" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbiniais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Delphine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862378v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanquer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenia Busson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cailliez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862421v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862384v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862766v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862828v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862400v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862437v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685681v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pellon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pere Plaza I Font" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Alvarez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2017.2280" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864677v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862411v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862376v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862882v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925323v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04862124v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862063v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438285v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04862127v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713016v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862015v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861995v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Damani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Muletier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686481v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685773v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Druette" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M&#233;lia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04862119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cazin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862075v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tremblay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04862112v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Truchot-Cardot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862059v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862001v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862033v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686864v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vigne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862095v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860160v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03240557v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859192v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726671v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ffd1-qf48" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534831v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864860v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860147v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688266v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860140v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859266v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860158v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859992v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712822v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860015v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857641v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857988v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858009v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857626v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858922v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rombauts" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/afx4-k340" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691049v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903849v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857999v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795644v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abellard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ciulli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857986v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858915v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/tssf-8s15" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857488v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858020v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857497v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904019v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856768v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856749v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856761v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rostaing" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858003v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461756v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03652198v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383600v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858031v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857992v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859227v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856557v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855371v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691048v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853952v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/m417-f148" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856686v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691052v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pottecher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847145v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853951v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847133v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853986v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025078v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855313v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/c52p-pk81" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855294v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838593v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857061v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691055v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854048v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854419v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847189v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855365v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720862v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854006v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855351v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853967v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853976v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024668v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854458v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691122v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839025v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838826v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838794v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853979v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693587v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826213v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839053v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812105v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854402v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675757v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836135.1836137" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024995v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824468v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825974v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fi&#233;vet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810120v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812087v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarraud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fortin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Llanas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Nolan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812104v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578828v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2009.40" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810096v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812094v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805884v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795937v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Hospital" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789677v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677058v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024881v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796176v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796284v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855050v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792287v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796010v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693626v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675741v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677038v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025072v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796847v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854651v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787121v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676914v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796833v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025019v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677042v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787041v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676911v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675734v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025017v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693931v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ghassempouri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676903v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676874v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025025v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787037v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787033v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653531v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676867v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676857v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676906v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024991v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1178418.1178436" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676851v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558084v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Berna" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t H&#233;laine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683981v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683998v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698036v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390252v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677037v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691054v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Faggioni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684145v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459341v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3399" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688255v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459084v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Nicolas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Hochet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527375v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682881v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsloco.com/livre/serious-game-un-carcan-ludique/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948782v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533902v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/apprendre-avec-les-serious-games.html" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691128v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845017v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682876v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704911v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14167-scapade-en-ligne-apprendre-grace-aux-escape-games-virtuels-9782340066229.html" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704938v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_1859.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684386v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-gamification-de-la-societe/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381218v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch5" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036066v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1603" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684474v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limage-au-dela-de-lecran/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684503v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lescape-game" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150880v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/mono/10.1201/9781315208794/educational-game-design-fundamentals-george-kalmpourtzis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315208794" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685635v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113372" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025037v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9781848883390_011" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685742v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691133v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024666v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2161-9_3" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025008v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04024659v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-495-0.ch006" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693595v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321779v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713078v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Consul" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851937v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sautereau" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713068v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le May Fourmentraux" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713093v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Labrosse" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713110v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711307v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728169v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tassetti" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729656v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912322v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722726v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722719v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571381v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cou&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708464v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708469v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455092v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437631v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437627v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455104v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722716v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437621v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437607v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722715v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437314v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437292v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708472v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722395v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722713v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721002v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676848v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682873v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.broug.2024.01.0324" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461187v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713090v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prialnic" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678202v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.66vgfcr64" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700508v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703188v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n7kvnr9gk" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699475v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912114v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vignali" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gomez" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912110v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anonyme Anonyme" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704894v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704898v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704929v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750788v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barchon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684422v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684414v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405932v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705196v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705192v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684462v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raucent" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Philippette" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathelart" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907177v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685492v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685422v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907191v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine O&#8217;neil" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romera" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453673v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorriz" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691043v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691181v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433554v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708473v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433556v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907204v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezborodko" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauco" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kaplan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bru" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709983v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799129v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388864v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691138v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alvarez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691149v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025029v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M-C, D Alvarez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691180v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ourliac" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691191v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691187v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796432v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677055v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677057v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01240683v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02415027v2" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456443v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963550v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980635v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963531v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831263v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864880v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864757v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029406v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424704v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841697v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733742v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091797v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091788v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378595v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704923v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alvarez" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091893v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470851v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Millet" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rochart" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331562v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Montembeault" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385327v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704940v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711341v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770511v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Motte" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705247v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720806v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711321v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419117v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774745v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711333v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774753v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711315v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713176v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Delattre" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705188v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705238v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786612v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tourret" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711351v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786453v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864996v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786468v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862868v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bazzoli" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862842v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722775v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722779v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Det&#232;ve" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720795v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859981v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712852v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857485v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857434v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Crawford" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gillispie" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Goua&#239;ch" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712844v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854392v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941243v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712875v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750829v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787129v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jarnole" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713106v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04739285v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862446v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388192v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Fourner" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726645v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912214v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yati Capmarty" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Batiste" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>