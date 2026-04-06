--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1107,697 +1107,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of the FeNi3@Ni Material Designed for Water Electrolysis Enhanced by High Frequency Alternating Magnetic Field</w:t>
+                <w:t xml:space="preserve">Magneto-mechanical destruction of cancer-associated fibroblasts using ultra-small iron oxide nanoparticles and low frequency rotating magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gatard</w:t>
+                <w:t xml:space="preserve">Sara Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Marin</w:t>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Masi</w:t>
+                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Encinas</w:t>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Charlot</w:t>
+                <w:t xml:space="preserve">Joana Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (6), pp.7034-7048. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.421-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NA00474C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719213v1</w:t>
+                <w:t xml:space="preserve">hal-04638512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical destruction of cancer-associated fibroblasts using ultra-small iron oxide nanoparticles and low frequency rotating magnetic fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Real-Time Observation and Analysis of Magnetomechanical Actuation of Magnetic Nanoparticles in Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lalatonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joana Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NA00474C⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1986-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c04738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638512v1</w:t>
+                <w:t xml:space="preserve">hal-03879719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Observation and Analysis of Magnetomechanical Actuation of Magnetic Nanoparticles in Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency rotating and alternating magnetic field generators for biological applications: Design details of home-made setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hillion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
+                <w:t xml:space="preserve">T. Rocacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Béard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (5), pp.1986-1991. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.170093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c04738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879719v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency rotating and alternating magnetic field generators for biological applications: Design details of home-made setups</w:t>
+                <w:t xml:space="preserve">An open-source tool to assess the carbon footprint of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hallali</w:t>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rocacher</w:t>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+                <w:t xml:space="preserve">Olivier Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Béard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Douard</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170093⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research: Infrastructure and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.035008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2634-4505/ac84a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161588v1</w:t>
+                <w:t xml:space="preserve">hal-03796807v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source tool to assess the carbon footprint of research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability of the FeNi3@Ni Material Designed for Water Electrolysis Enhanced by High Frequency Alternating Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+                <w:t xml:space="preserve">I. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Blanchard</w:t>
+                <w:t xml:space="preserve">D. de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berné</w:t>
+                <w:t xml:space="preserve">T. Encinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+                <w:t xml:space="preserve">F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Infrastructure and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), pp.035008. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (6), pp.7034-7048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2634-4505/ac84a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796807v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving energy efficiency of magnetic CO 2 methanation by modifying coil design, heating agents, and by using eddy currents as the complementary heating source</w:t>
               </w:r>
@@ -2421,913 +2421,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of medium viscosity on the heating power and the high-frequency magnetic properties of nanobeads containing magnetic nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing dynamics of nanoparticle chains formation during magnetic hyperthermia using time-dependent high-frequency hysteresis loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rousseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Madelaine</w:t>
+                <w:t xml:space="preserve">J. M. Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167403⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0056449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493710v1</w:t>
+                <w:t xml:space="preserve">hal-03281812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing dynamics of nanoparticle chains formation during magnetic hyperthermia using time-dependent high-frequency hysteresis loops</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Faure</w:t>
+                <w:t xml:space="preserve">Influence of medium viscosity on the heating power and the high-frequency magnetic properties of nanobeads containing magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Asensio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Chaudret</w:t>
+                <w:t xml:space="preserve">C. Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 518, pp.167403 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0056449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281812v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin crossover in Fe(triazole)–Pt nanoparticle self-assembly structured at the sub-5 nm scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Temperature Measurements by X-Ray Diffraction on Magnetic Nanoparticles Heated by a High-Frequency Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhail Usmani</w:t>
+                <w:t xml:space="preserve">N Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Mikolasek</w:t>
+                <w:t xml:space="preserve">S Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gillet</w:t>
+                <w:t xml:space="preserve">J.-M Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Sánchez Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
+                <w:t xml:space="preserve">J Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nr02154g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570895v1</w:t>
+                <w:t xml:space="preserve">hal-02947272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Temperature Measurements by X-Ray Diffraction on Magnetic Nanoparticles Heated by a High-Frequency Magnetic Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Faure</w:t>
+                <w:t xml:space="preserve">Magnetically-induced CO 2 methanation using exchange - coupled spinel ferrites in cuboctahedron-shaped nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rivas-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mille</w:t>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kale</w:t>
+                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M Asensio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Marbaix</w:t>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947272v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically-induced CO 2 methanation using exchange - coupled spinel ferrites in cuboctahedron-shaped nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879785v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche scientifique en Low-Tech : définition, réflexions sur les pistes possibles, et illustration avec un projet de métallurgie solaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 5 (1), pp.7-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lpe.005.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin crossover in Fe(triazole)–Pt nanoparticle self-assembly structured at the sub-5 nm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Mikolasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marbaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mille</w:t>
+                <w:t xml:space="preserve">José Sánchez Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (15), pp.8180-8187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nr02154g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536608v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Imaging of Magnetic Field in the Microwave Regime With a Combination of Magnetic Losses Material and Thermofluorescent Molecules</w:t>
               </w:r>
@@ -3577,90 +3577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3696,779 +3696,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Magnetic Intra-Lysosomal Hyperthermia produces lysosomal reactive oxygen species and causes Caspase-1 dependent cell death</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved water electrolysis using magnetic heating of FeC–Ni core–shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jeanjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+                <w:t xml:space="preserve">Christiane Niether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gougeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pipy</w:t>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.11.050⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.476 - 483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-018-0132-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319530v1</w:t>
+                <w:t xml:space="preserve">hal-01887241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suhail Usmani</w:t>
+                <w:t xml:space="preserve">Silica coated iron nanoparticles: synthesis, interface control, magnetic and hyperthermia properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+                <w:t xml:space="preserve">Samantha A Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bupathy</w:t>
+                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">M. Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (56), pp.32146-32156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ra06075d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002119v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved water electrolysis using magnetic heating of FeC–Ni core–shell nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid nanoparticles for magnetic and plasmonic hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bordet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+                <w:t xml:space="preserve">Jesus G Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de La Presa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-018-0132-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (37), pp.24065-24073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP02513D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887241v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica coated iron nanoparticles: synthesis, interface control, magnetic and hyperthermia properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Erratum: Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hallali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ra06075d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.98.139902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000401v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid nanoparticles for magnetic and plasmonic hyperthermia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+                <w:t xml:space="preserve">Targeted Magnetic Intra-Lysosomal Hyperthermia produces lysosomal reactive oxygen species and causes Caspase-1 dependent cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pipy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP02513D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.120-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211277v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bupathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (13), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 98 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952255v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tuning of Coulomb blockade at room-temperature in ultra-small platinum nanoparticle self-assemblies</w:t>
               </w:r>
@@ -4493,64 +4493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhail Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), pp.487-492. </w:t>
@@ -4707,2399 +4707,2399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Influence on cell death of high frequency motion of magnetic nanoparticles during magnetic hyperthermia experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (51), pp.15894-15898</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (3), pp.032402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991366v1</w:t>
+                <w:t xml:space="preserve">hal-01983252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence on cell death of high frequency motion of magnetic nanoparticles during magnetic hyperthermia experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gigoux</w:t>
+                <w:t xml:space="preserve">Effects of inter- and intra-aggregate magnetic dipolar interactions on the magnetic heating efficiency of iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Valdivielso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (3), pp.032402</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (16), pp.10954-10963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983252v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inter- and intra-aggregate magnetic dipolar interactions on the magnetic heating efficiency of iron oxide nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Salas</w:t>
+                <w:t xml:space="preserve">Unidirectional electric field-induced spin-state switching in spin crossover based microelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 644, pp.138-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983020v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional electric field-induced spin-state switching in spin crossover based microelectronic devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin morphologies and heat dissipation in spherical assemblies of magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.11.036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.094425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01934979v1</w:t>
+                <w:t xml:space="preserve">hal-01991375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin morphologies and heat dissipation in spherical assemblies of magnetic nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Varsha Banerjee</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (9), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 94 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.94.184420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.094425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01991375v1</w:t>
+                <w:t xml:space="preserve">hal-01952252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (51), pp.15894-15898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.94.184420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01952252v1</w:t>
+                <w:t xml:space="preserve">hal-01991366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of spin crossover materials: From bulk samples to electronic devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted nanoscale magnetic hyperthermia: challenges and potentials of peptide-based targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.893-896</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018824v1</w:t>
+                <w:t xml:space="preserve">hal-01990989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Analysis of Magnetic Hyperthermia Experiments on Living Cells under a Confocal Microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Nano-objects Displaying Both Magnetic and Catalytic Properties: A Proof of Concept for Magnetically Induced Heterogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Connord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (20), pp.2437-2445</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.3241-3248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990950v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted nanoscale magnetic hyperthermia: challenges and potentials of peptide-based targeting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joining Time-Resolved Thermometry and Magnetic-Induced Heating in a Single Nanoparticle Unveils Intriguing Thermal Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Piñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelardo Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.893-896</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.3134-3142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990989v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Nano-objects Displaying Both Magnetic and Catalytic Properties: A Proof of Concept for Magnetically Induced Heterogeneous Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Light induced modulation of charge transport phenomena across the bistability region in [Fe(Htrz) 2 (trz)](BF 4 ) spin crossover micro-rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (7), pp.5151-5154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP05250A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020314v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining Time-Resolved Thermometry and Magnetic-Induced Heating in a Single Nanoparticle Unveils Intriguing Thermal Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+                <w:t xml:space="preserve">On the stability of spin crossover materials: From bulk samples to electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2015.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991243v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced modulation of charge transport phenomena across the bistability region in [Fe(Htrz) 2 (trz)](BF 4 ) spin crossover micro-rods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gábor Molnár</w:t>
+                <w:t xml:space="preserve">Real-Time Analysis of Magnetic Hyperthermia Experiments on Living Cells under a Confocal Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Connord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine El Hajj Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (20), pp.2437-2445</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991050v1</w:t>
+                <w:t xml:space="preserve">hal-01990950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An air-cooled Litz wire coil for measuring the high frequency hysteresis loops of magnetic samples—A useful setup for magnetic hyperthermia applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting a G-Protein-Coupled Receptor Overexpressed in Endocrine Tumors by Magnetic Nanoparticles To Induce Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine El Hajj Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Connord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.1350-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn404954s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994547v1</w:t>
+                <w:t xml:space="preserve">hal-02057289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting a G-Protein-Coupled Receptor Overexpressed in Endocrine Tumors by Magnetic Nanoparticles To Induce Cell Death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Meunier</w:t>
+                <w:t xml:space="preserve">Tuning Deposition of Magnetic Metallic Nanoparticles from Periodic Pattern to Thin Film Entrainment by Dip Coating Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (30), pp.9028-9035</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057289v2</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Deposition of Magnetic Metallic Nanoparticles from Periodic Pattern to Thin Film Entrainment by Dip Coating Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic hyperthermia properties of nanoparticles inside lysosomes using kinetic Monte Carlo simulations: Influence of key parameters and dipolar interactions, and evidence for strong spatial variation of heating power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Loubat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (30), pp.9028-9035</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (21)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994606v1</w:t>
+                <w:t xml:space="preserve">hal-01994693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic hyperthermia properties of nanoparticles inside lysosomes using kinetic Monte Carlo simulations: Influence of key parameters and dipolar interactions, and evidence for strong spatial variation of heating power</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge transport and interdot coupling tuned by the tunnel barrier length in assemblies of nanoparticles surrounded by organic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (21)</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994693v1</w:t>
+                <w:t xml:space="preserve">hal-01994575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transport and interdot coupling tuned by the tunnel barrier length in assemblies of nanoparticles surrounded by organic ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Dugay</w:t>
+                <w:t xml:space="preserve">An air-cooled Litz wire coil for measuring the high frequency hysteresis loops of magnetic samples—A useful setup for magnetic hyperthermia applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Connord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (4)</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (9), pp.093904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994575v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
+                <w:t xml:space="preserve">Nano-electromanipulation of Spin Crossover Nanorods: Towards Switchable Nanoelectronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loubat</w:t>
+                <w:t xml:space="preserve">Aurelian Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Il’ya A Gural'Skiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Viau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.1745-1749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201203020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873476v1</w:t>
+                <w:t xml:space="preserve">hal-02908542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-electromanipulation of Spin Crossover Nanorods: Towards Switchable Nanoelectronic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelian Rotaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dugay</w:t>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201203020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02908542v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t>
@@ -7183,442 +7183,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités chimiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (23), pp.4573-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156667v1</w:t>
+                <w:t xml:space="preserve">hal-01952258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Simple models for dynamic hysteresis loop calculations of magnetic single-domain nanoparticles: Application to magnetic hyperthermia optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (23), pp.4573-4581. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3551582]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952258v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models for dynamic hysteresis loop calculations of magnetic single-domain nanoparticles: Application to magnetic hyperthermia optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualités chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952248v1</w:t>
+                <w:t xml:space="preserve">hal-03156667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy determination and magnetic hyperthermia properties of small Fe nanoparticles in the superparamagnetic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,77 +7682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large specific absorption rates in the magnetic hyperthermia properties of metallic iron nanocubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic hyperthermia in single-domain monodisperse FeCo nanoparticles: Evidences for Stoner–Wohlfarth behavior and large losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bel Malaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,51 +8002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (2), pp.023911. </w:t>
@@ -8078,399 +8078,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386939v1</w:t>
+                <w:t xml:space="preserve">hal-03156546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (9), pp.093909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156546v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 79 (9), pp.093909. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156610v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in Superlattices of Magnetic Nanoparticles: Coulomb Blockade, Hysteresis, and Switching Induced by a Magnetic Field</w:t>
               </w:r>
@@ -8876,51 +8876,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetically Induced Nanocatalysis for Intermittent Energy Storage: Review of the Current Status and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8928,51 +8928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoparticles in Catalysis: Advances in Synthesis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9032,182 +9032,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline water electrolysis enhanced by an alternative magnetic field: promises and bottlenecks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie 2D en champ proche par thermo fluorescence de champs magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+                <w:t xml:space="preserve">Hugo Ragazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Topical ISE Meeting of the International Society of electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Louis Néel XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426854v1</w:t>
+                <w:t xml:space="preserve">hal-02908460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-fluorescent images of electric and magnetic near-fields of a High Impedance Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ragazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9274,216 +9274,216 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie 2D en champ proche par thermo fluorescence de champs magnétiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Issac</w:t>
+                <w:t xml:space="preserve">Alkaline water electrolysis enhanced by an alternative magnetic field: promises and bottlenecks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Niether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louis Néel XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25th Topical ISE Meeting of the International Society of electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908460v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic heating of FeC core Ni shell nanoparticles as an efficient means to enhance alkaline water electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Niether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9577,64 +9577,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhail Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
@@ -9695,77 +9695,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic nanoparticles for the treatment of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9965,51 +9965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ceballos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Daccache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0224662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanglard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lachaize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux-Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr01388c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mazar&#237;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antunes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00474C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03879719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c04738" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rocacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrader" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marbaix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Morales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Costo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernando" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00463H" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madelaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Asensio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Asensio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marbaix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03350" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ragazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2860520" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054084" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G Ovejero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de La Presa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02513D" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.139902" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovejero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valdivielso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lefter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.036" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9PC29RZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Anand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Banerjee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094425" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952252v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.94.184420" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018824v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.10.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1SBZ70Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine El Hajj Diab" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pi&#241;ol" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brites" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bustamante" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991050v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05250A" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994547v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057289v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404954s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994693v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201203020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952248v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551582]" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.176805" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seneor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Friederich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10122-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527821761.ch14" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908460v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ceballos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Daccache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0224662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanglard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lachaize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux-Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr01388c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mazar&#237;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00474C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03879719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c04738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rocacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrader" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marbaix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Morales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Costo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernando" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00463H" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Asensio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madelaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Asensio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marbaix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03350" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ragazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2860520" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054084" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G Ovejero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de La Presa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02513D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.139902" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanjean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovejero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabrera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valdivielso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lefter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9PC29RZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Anand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Banerjee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094425" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.94.184420" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991243v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pi&#241;ol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brites" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bustamante" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991050v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05250A" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.10.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1SBZ70Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine El Hajj Diab" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057289v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404954s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908542v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201203020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952248v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551582]" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.176805" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seneor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Friederich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10122-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527821761.ch14" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908460v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>