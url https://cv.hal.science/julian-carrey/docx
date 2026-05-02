--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -503,2606 +503,2606 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards solar iron metallurgy: Complete hydrogen reduction of iron ore pellets under a concentrated light flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Sanglard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Lachaize</w:t>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 284, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+              <w:t xml:space="preserve">, 2024, 284, pp.113072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the pore structure of iron oxide core@stellate mesoporous silica shell nanocomposites: effects on MRI and magnetic hyperthermia properties and applicability to anti-cancer therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Journaux-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Bizeau</w:t>
+                <w:t xml:space="preserve">Barbara Freis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (33), pp.15585-15614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4nr01388c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboner notre façon de cuisiner : la parabole solaire est-elle une bonne option ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sanglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a parabolic solar cooker and comparison with conventional cooking appliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sanglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.211 - 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe@SiO2@Ni: An Iron-Based Composite Material for Magnetically Induced Hydrogenation Reactions in Gas and Solution Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Mazarío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Daccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (18), pp.7542-7553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical destruction of cancer-associated fibroblasts using ultra-small iron oxide nanoparticles and low frequency rotating magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability of the FeNi3@Ni Material Designed for Water Electrolysis Enhanced by High Frequency Alternating Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lopez</w:t>
+                <w:t xml:space="preserve">T. Encinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hallali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joana Antunes</w:t>
+                <w:t xml:space="preserve">F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NA00474C⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (6), pp.7034-7048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638512v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Observation and Analysis of Magnetomechanical Actuation of Magnetic Nanoparticles in Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lalatonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (5), pp.1986-1991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c04738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency rotating and alternating magnetic field generators for biological applications: Design details of home-made setups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Hallali</w:t>
+                <w:t xml:space="preserve">Magneto-mechanical destruction of cancer-associated fibroblasts using ultra-small iron oxide nanoparticles and low frequency rotating magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rocacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Douard</w:t>
+                <w:t xml:space="preserve">Joana Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170093⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.421-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NA00474C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161588v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source tool to assess the carbon footprint of research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency rotating and alternating magnetic field generators for biological applications: Design details of home-made setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rocacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+                <w:t xml:space="preserve">J. Béard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Blanchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+                <w:t xml:space="preserve">T. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Infrastructure and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2634-4505/ac84a4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.170093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796807v3</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of the FeNi3@Ni Material Designed for Water Electrolysis Enhanced by High Frequency Alternating Magnetic Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An open-source tool to assess the carbon footprint of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gatard</w:t>
+                <w:t xml:space="preserve">Olivier Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Marin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Charlot</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00663⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research: Infrastructure and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.035008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2634-4505/ac84a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719213v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796807v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving energy efficiency of magnetic CO 2 methanation by modifying coil design, heating agents, and by using eddy currents as the complementary heating source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211244v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeNi3 and Ni-based nanoparticles as electrocatalysts for magnetically-enhanced alkaline water electrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+                <w:t xml:space="preserve">Improving energy efficiency of magnetic CO 2 methanation by modifying coil design, heating agents, and by using eddy currents as the complementary heating source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeet S Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12678-020-00616-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (4), pp.044901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0035655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953342v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A setup to measure the temperature-dependent heating power of magnetically heated nanoparticles up to high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Marbaix</w:t>
+                <w:t xml:space="preserve">FeNi3 and Ni-based nanoparticles as electrocatalysts for magnetically-enhanced alkaline water electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0038912⟩</w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.567-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12678-020-00616-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256639v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A setup to measure the temperature-dependent heating power of magnetically heated nanoparticles up to high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Estrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.054905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0038912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844987v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent AC magnetometry and chain formation in magnetite: the influence of particle size, initial temperature and the shortening of the relaxation time by the applied field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Costo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (20), pp.5801-5812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1NA00463H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing dynamics of nanoparticle chains formation during magnetic hyperthermia using time-dependent high-frequency hysteresis loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0056449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of medium viscosity on the heating power and the high-frequency magnetic properties of nanobeads containing magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rousseau</w:t>
+                <w:t xml:space="preserve">M. Garrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 518, pp.167403 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Temperature Measurements by X-Ray Diffraction on Magnetic Nanoparticles Heated by a High-Frequency Magnetic Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Faure</w:t>
+                <w:t xml:space="preserve">Spin crossover in Fe(triazole)–Pt nanoparticle self-assembly structured at the sub-5 nm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Mikolasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mille</w:t>
+                <w:t xml:space="preserve">José Sánchez Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Marbaix</w:t>
+                <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03350⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (15), pp.8180-8187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nr02154g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947272v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically-induced CO 2 methanation using exchange - coupled spinel ferrites in cuboctahedron-shaped nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Temperature Measurements by X-Ray Diffraction on Magnetic Nanoparticles Heated by a High-Frequency Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Rivas-Murias</w:t>
+                <w:t xml:space="preserve">J.-M Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">J Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879785v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetically-induced CO 2 methanation using exchange - coupled spinel ferrites in cuboctahedron-shaped nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rivas-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marbaix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536608v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche scientifique en Low-Tech : définition, réflexions sur les pistes possibles, et illustration avec un projet de métallurgie solaire.</w:t>
               </w:r>
@@ -3173,5566 +3173,5566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin crossover in Fe(triazole)–Pt nanoparticle self-assembly structured at the sub-5 nm scale</w:t>
+                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhail Usmani</w:t>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Mikolasek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nr02154g⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570895v1</w:t>
+                <w:t xml:space="preserve">hal-02536608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Imaging of Magnetic Field in the Microwave Regime With a Combination of Magnetic Losses Material and Thermofluorescent Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ragazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (2), pp.6500104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2860520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Field Intensity Imaging by Thermofluorescence in the Visible Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (5), pp.054084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.054084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved water electrolysis using magnetic heating of FeC–Ni core–shell nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+                <w:t xml:space="preserve">Targeted Magnetic Intra-Lysosomal Hyperthermia produces lysosomal reactive oxygen species and causes Caspase-1 dependent cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pipy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-018-0132-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.120-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887241v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica coated iron nanoparticles: synthesis, interface control, magnetic and hyperthermia properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bupathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Glaria</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Mirjolet</w:t>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000401v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid nanoparticles for magnetic and plasmonic hyperthermia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+                <w:t xml:space="preserve">Silica coated iron nanoparticles: synthesis, interface control, magnetic and hyperthermia properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha A Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP02513D⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (56), pp.32146-32156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ra06075d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211277v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid nanoparticles for magnetic and plasmonic hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus G Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de La Presa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (13), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (37), pp.24065-24073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.98.139902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP02513D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952255v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Magnetic Intra-Lysosomal Hyperthermia produces lysosomal reactive oxygen species and causes Caspase-1 dependent cell death</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved water electrolysis using magnetic heating of FeC–Ni core–shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jeanjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+                <w:t xml:space="preserve">Christiane Niether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gougeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pipy</w:t>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.11.050⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.476 - 483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-018-0132-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319530v1</w:t>
+                <w:t xml:space="preserve">hal-01887241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (10)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 98 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.98.139902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002119v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tuning of Coulomb blockade at room-temperature in ultra-small platinum nanoparticle self-assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhail Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), pp.487-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6mh00419a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur de gaz à base de nanoparticules : synthèse de nano-objets par voie chimique, intégration et caractérisation de capteurs élaborés en salle blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Rouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Rouahbi</w:t>
+                <w:t xml:space="preserve">Ch. Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence on cell death of high frequency motion of magnetic nanoparticles during magnetic hyperthermia experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gigoux</w:t>
+                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (3), pp.032402</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (51), pp.15894-15898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983252v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inter- and intra-aggregate magnetic dipolar interactions on the magnetic heating efficiency of iron oxide nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Salas</w:t>
+                <w:t xml:space="preserve">Unidirectional electric field-induced spin-state switching in spin crossover based microelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 644, pp.138-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983020v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional electric field-induced spin-state switching in spin crossover based microelectronic devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin morphologies and heat dissipation in spherical assemblies of magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.11.036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.094425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01934979v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin morphologies and heat dissipation in spherical assemblies of magnetic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manish Anand</w:t>
+                <w:t xml:space="preserve">Influence on cell death of high frequency motion of magnetic nanoparticles during magnetic hyperthermia experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Varsha Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (3), pp.032402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991375v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of inter- and intra-aggregate magnetic dipolar interactions on the magnetic heating efficiency of iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Valdivielso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (16), pp.10954-10963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952252v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.94.184420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991366v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted nanoscale magnetic hyperthermia: challenges and potentials of peptide-based targeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the stability of spin crossover materials: From bulk samples to electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Fourmy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2015.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990989v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Nano-objects Displaying Both Magnetic and Catalytic Properties: A Proof of Concept for Magnetically Induced Heterogeneous Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Analysis of Magnetic Hyperthermia Experiments on Living Cells under a Confocal Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Connord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Meffre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Darine El Hajj Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (5), pp.3241-3248</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (20), pp.2437-2445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020314v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining Time-Resolved Thermometry and Magnetic-Induced Heating in a Single Nanoparticle Unveils Intriguing Thermal Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted nanoscale magnetic hyperthermia: challenges and potentials of peptide-based targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (3), pp.3134-3142</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.893-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991243v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced modulation of charge transport phenomena across the bistability region in [Fe(Htrz) 2 (trz)](BF 4 ) spin crossover micro-rods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gábor Molnár</w:t>
+                <w:t xml:space="preserve">Complex Nano-objects Displaying Both Magnetic and Catalytic Properties: A Proof of Concept for Magnetically Induced Heterogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Connord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.3241-3248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991050v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of spin crossover materials: From bulk samples to electronic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gábor Molnár</w:t>
+                <w:t xml:space="preserve">Joining Time-Resolved Thermometry and Magnetic-Induced Heating in a Single Nanoparticle Unveils Intriguing Thermal Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Piñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelardo Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.3134-3142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02018824v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Analysis of Magnetic Hyperthermia Experiments on Living Cells under a Confocal Microscope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Darine El Hajj Diab</w:t>
+                <w:t xml:space="preserve">Light induced modulation of charge transport phenomena across the bistability region in [Fe(Htrz) 2 (trz)](BF 4 ) spin crossover micro-rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (7), pp.5151-5154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP05250A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990950v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting a G-Protein-Coupled Receptor Overexpressed in Endocrine Tumors by Magnetic Nanoparticles To Induce Cell Death</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">An air-cooled Litz wire coil for measuring the high frequency hysteresis loops of magnetic samples—A useful setup for magnetic hyperthermia applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Connord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (9), pp.093904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057289v2</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Deposition of Magnetic Metallic Nanoparticles from Periodic Pattern to Thin Film Entrainment by Dip Coating Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+                <w:t xml:space="preserve">Targeting a G-Protein-Coupled Receptor Overexpressed in Endocrine Tumors by Magnetic Nanoparticles To Induce Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine El Hajj Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Connord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.1350-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn404954s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994606v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic hyperthermia properties of nanoparticles inside lysosomes using kinetic Monte Carlo simulations: Influence of key parameters and dipolar interactions, and evidence for strong spatial variation of heating power</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Tuning Deposition of Magnetic Metallic Nanoparticles from Periodic Pattern to Thin Film Entrainment by Dip Coating Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (21)</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (30), pp.9028-9035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994693v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transport and interdot coupling tuned by the tunnel barrier length in assemblies of nanoparticles surrounded by organic ligands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Magnetic hyperthermia properties of nanoparticles inside lysosomes using kinetic Monte Carlo simulations: Influence of key parameters and dipolar interactions, and evidence for strong spatial variation of heating power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (4)</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (21)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994575v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An air-cooled Litz wire coil for measuring the high frequency hysteresis loops of magnetic samples—A useful setup for magnetic hyperthermia applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Charge transport and interdot coupling tuned by the tunnel barrier length in assemblies of nanoparticles surrounded by organic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (9), pp.093904</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994547v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-electromanipulation of Spin Crossover Nanorods: Towards Switchable Nanoelectronic Devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201203020⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908542v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-electromanipulation of Spin Crossover Nanorods: Towards Switchable Nanoelectronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il’ya A Gural'Skiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loubat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.1745-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201203020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00873476v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anca Meffre</w:t>
+                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualités chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952258v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models for dynamic hysteresis loop calculations of magnetic single-domain nanoparticles: Application to magnetic hyperthermia optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3551582]⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (23), pp.4573-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952248v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple models for dynamic hysteresis loop calculations of magnetic single-domain nanoparticles: Application to magnetic hyperthermia optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités chimiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3551582]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156667v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy determination and magnetic hyperthermia properties of small Fe nanoparticles in the superparamagnetic regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Large specific absorption rates in the magnetic hyperthermia properties of metallic iron nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3348795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (19), pp.L49-L52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550542v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large specific absorption rates in the magnetic hyperthermia properties of metallic iron nanocubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Magnetic anisotropy determination and magnetic hyperthermia properties of small Fe nanoparticles in the superparamagnetic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 107 (n° 9), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3348795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550581v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent photoconductivity in nonmagnetic semiconductors at room temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Kunold</w:t>
+                <w:t xml:space="preserve">Magnetic hyperthermia in single-domain monodisperse FeCo nanoparticles: Evidences for Stoner–Wohlfarth behavior and large losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bel Malaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3273393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (2), pp.023911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3068195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630209v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic hyperthermia in single-domain monodisperse FeCo nanoparticles: Evidences for Stoner–Wohlfarth behavior and large losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Bel Malaki</w:t>
+                <w:t xml:space="preserve">Spin-dependent photoconductivity in nonmagnetic semiconductors at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Respaud</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3068195⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (24), pp.241104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3273393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156538v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156546v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156610v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (9), pp.093909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386939v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in Superlattices of Magnetic Nanoparticles: Coulomb Blockade, Hysteresis, and Switching Induced by a Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (17), pp.176805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.176805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principle of a variable capacitor based on Coulomb blockade of nanometric-size clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Seneor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nguyen Van Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Friederich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 65 (5), pp.699-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i2003-10122-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8742,117 +8742,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les low-techs comme objet de recherche scientifique. Vers une société pérenne, équitable et conviviale (publié dans La Pensée Ecologique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8862,159 +8862,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetically Induced Nanocatalysis for Intermittent Energy Storage: Review of the Current Status and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoparticles in Catalysis: Advances in Synthesis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Wiley, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527821761.ch14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9024,654 +9024,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie 2D en champ proche par thermo fluorescence de champs magnétiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Issac</w:t>
+                <w:t xml:space="preserve">Alkaline water electrolysis enhanced by an alternative magnetic field: promises and bottlenecks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Niether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louis Néel XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25th Topical ISE Meeting of the International Society of electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908460v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-fluorescent images of electric and magnetic near-fields of a High Impedance Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ragazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline water electrolysis enhanced by an alternative magnetic field: promises and bottlenecks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+                <w:t xml:space="preserve">Cartographie 2D en champ proche par thermo fluorescence de champs magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ragazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Topical ISE Meeting of the International Society of electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Louis Néel XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426854v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic heating of FeC core Ni shell nanoparticles as an efficient means to enhance alkaline water electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Niether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, Aug 2018, Szczyrk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Coulomb blockade in ultra-small metallic nanoparticle self-assemblies, at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhail Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9681,144 +9681,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic nanoparticles for the treatment of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019072885A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9965,51 +9965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ceballos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Daccache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0224662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanglard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lachaize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux-Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr01388c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mazar&#237;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00474C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03879719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c04738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rocacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrader" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marbaix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Morales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Costo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernando" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00463H" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Asensio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madelaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Asensio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marbaix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03350" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ragazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2860520" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054084" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G Ovejero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de La Presa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02513D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.139902" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanjean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovejero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabrera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valdivielso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lefter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9PC29RZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Anand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Banerjee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094425" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.94.184420" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991243v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pi&#241;ol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brites" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bustamante" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991050v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05250A" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.10.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1SBZ70Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine El Hajj Diab" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057289v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404954s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908542v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201203020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952248v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551582]" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.176805" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seneor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Friederich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10122-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527821761.ch14" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908460v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ceballos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Daccache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0224662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux-Duclos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr01388c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mazar&#237;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03879719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c04738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00474C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rocacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035655" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marbaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Morales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Costo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00463H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Asensio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056449" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madelaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Asensio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marbaix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03350" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ragazzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2860520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054084" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G Ovejero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de La Presa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02513D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.139902" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lefter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9PC29RZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Anand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Banerjee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094425" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovejero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabrera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valdivielso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.94.184420" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.10.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1SBZ70Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine El Hajj Diab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pi&#241;ol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brites" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bustamante" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991050v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05250A" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994547v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057289v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404954s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201203020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952248v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551582]" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.176805" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153118v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seneor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Friederich" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10122-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527821761.ch14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364970v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880952v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>