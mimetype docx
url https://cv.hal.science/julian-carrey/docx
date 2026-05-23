--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -66,8793 +66,8910 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of magnetic fixed-bed reactors: Performance comparison with conventional systems in endo- and exothermic regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Daccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.101230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards solar metallurgy: iron ore reduction by ammonia under concentrated light flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 287, pp.113250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864357v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards solar iron metallurgy: Complete hydrogen reduction of iron ore pellets under a concentrated light flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 284, pp.113072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron wool as a heating agent for magnetic catalysis: Experiments and analysis of heating properties under a high-frequency magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Daccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136, pp.133901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0224662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailoring the pore structure of iron oxide core@stellate mesoporous silica shell nanocomposites: effects on MRI and magnetic hyperthermia properties and applicability to anti-cancer therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Journaux-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Freis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (33), pp.15585-15614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nr01388c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décarboner notre façon de cuisiner : la parabole solaire est-elle une bonne option ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fe@SiO2@Ni: An Iron-Based Composite Material for Magnetically Induced Hydrogenation Reactions in Gas and Solution Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Mazarío</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Daccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7542-7553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life cycle assessment of a parabolic solar cooker and comparison with conventional cooking appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.211 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durability of the FeNi3@Ni Material Designed for Water Electrolysis Enhanced by High Frequency Alternating Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Encinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (6), pp.7034-7048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magneto-mechanical destruction of cancer-associated fibroblasts using ultra-small iron oxide nanoparticles and low frequency rotating magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.421-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NA00474C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-Time Observation and Analysis of Magnetomechanical Actuation of Magnetic Nanoparticles in Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1986-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c04738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-frequency rotating and alternating magnetic field generators for biological applications: Design details of home-made setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rocacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Béard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.170093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An open-source tool to assess the carbon footprint of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research: Infrastructure and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.035008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2634-4505/ac84a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796807v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FeNi3 and Ni-based nanoparticles as electrocatalysts for magnetically-enhanced alkaline water electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.567-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12678-020-00616-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving energy efficiency of magnetic CO 2 methanation by modifying coil design, heating agents, and by using eddy currents as the complementary heating source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeet S Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (4), pp.044901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0035655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A setup to measure the temperature-dependent heating power of magnetically heated nanoparticles up to high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Estrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.054905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0038912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-dependent AC magnetometry and chain formation in magnetite: the influence of particle size, initial temperature and the shortening of the relaxation time by the applied field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Costo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (20), pp.5801-5812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NA00463H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of medium viscosity on the heating power and the high-frequency magnetic properties of nanobeads containing magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 518, pp.167403 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing dynamics of nanoparticle chains formation during magnetic hyperthermia using time-dependent high-frequency hysteresis loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0056449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin crossover in Fe(triazole)–Pt nanoparticle self-assembly structured at the sub-5 nm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Mikolasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (15), pp.8180-8187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nr02154g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal Temperature Measurements by X-Ray Diffraction on Magnetic Nanoparticles Heated by a High-Frequency Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetically-induced CO 2 methanation using exchange - coupled spinel ferrites in cuboctahedron-shaped nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rivas-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche scientifique en Low-Tech : définition, réflexions sur les pistes possibles, et illustration avec un projet de métallurgie solaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 5 (1), pp.7-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lpe.005.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and Imaging of Magnetic Field in the Microwave Regime With a Combination of Magnetic Losses Material and Thermofluorescent Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ragazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (2), pp.6500104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2860520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic Field Intensity Imaging by Thermofluorescence in the Visible Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.054084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.054084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeted Magnetic Intra-Lysosomal Hyperthermia produces lysosomal reactive oxygen species and causes Caspase-1 dependent cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pipy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.120-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.11.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bupathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved water electrolysis using magnetic heating of FeC–Ni core–shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Niether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.476 - 483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-018-0132-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silica coated iron nanoparticles: synthesis, interface control, magnetic and hyperthermia properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha A Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (56), pp.32146-32156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ra06075d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid nanoparticles for magnetic and plasmonic hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus G Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de La Presa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (37), pp.24065-24073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP02513D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum: Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.98.139902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical tuning of Coulomb blockade at room-temperature in ultra-small platinum nanoparticle self-assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.487-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6mh00419a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capteur de gaz à base de nanoparticules : synthèse de nano-objets par voie chimique, intégration et caractérisation de capteurs élaborés en salle blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Rouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (51), pp.15894-15898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence on cell death of high frequency motion of magnetic nanoparticles during magnetic hyperthermia experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (3), pp.032402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of inter- and intra-aggregate magnetic dipolar interactions on the magnetic heating efficiency of iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Valdivielso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (16), pp.10954-10963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin morphologies and heat dissipation in spherical assemblies of magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsha Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.094425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unidirectional electric field-induced spin-state switching in spin crossover based microelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 644, pp.138-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torque undergone by assemblies of single-domain magnetic nanoparticles submitted to a rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.94.184420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the stability of spin crossover materials: From bulk samples to electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2015.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-Time Analysis of Magnetic Hyperthermia Experiments on Living Cells under a Confocal Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Connord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine El Hajj Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (20), pp.2437-2445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeted nanoscale magnetic hyperthermia: challenges and potentials of peptide-based targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.893-896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joining Time-Resolved Thermometry and Magnetic-Induced Heating in a Single Nanoparticle Unveils Intriguing Thermal Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Piñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelardo Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.3134-3142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex Nano-objects Displaying Both Magnetic and Catalytic Properties: A Proof of Concept for Magnetically Induced Heterogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Connord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.3241-3248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light induced modulation of charge transport phenomena across the bistability region in [Fe(Htrz) 2 (trz)](BF 4 ) spin crossover micro-rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (7), pp.5151-5154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP05250A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An air-cooled Litz wire coil for measuring the high frequency hysteresis loops of magnetic samples—A useful setup for magnetic hyperthermia applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Connord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (9), pp.093904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning Deposition of Magnetic Metallic Nanoparticles from Periodic Pattern to Thin Film Entrainment by Dip Coating Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (30), pp.9028-9035</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting a G-Protein-Coupled Receptor Overexpressed in Endocrine Tumors by Magnetic Nanoparticles To Induce Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine El Hajj Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Connord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.1350-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn404954s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057289v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic hyperthermia properties of nanoparticles inside lysosomes using kinetic Monte Carlo simulations: Influence of key parameters and dipolar interactions, and evidence for strong spatial variation of heating power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (21)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge transport and interdot coupling tuned by the tunnel barrier length in assemblies of nanoparticles surrounded by organic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nano-electromanipulation of Spin Crossover Nanorods: Towards Switchable Nanoelectronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il’ya A Gural'Skiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.1745-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201203020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simple models for dynamic hysteresis loop calculations of magnetic single-domain nanoparticles: Application to magnetic hyperthermia optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3551582]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (23), pp.4573-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic anisotropy determination and magnetic hyperthermia properties of small Fe nanoparticles in the superparamagnetic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 107 (n° 9), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3348795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large specific absorption rates in the magnetic hyperthermia properties of metallic iron nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (19), pp.L49-L52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin-dependent photoconductivity in nonmagnetic semiconductors at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (24), pp.241104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3273393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic hyperthermia in single-domain monodisperse FeCo nanoparticles: Evidences for Stoner–Wohlfarth behavior and large losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bel Malaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (2), pp.023911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3068195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (9), pp.093909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport in Superlattices of Magnetic Nanoparticles: Coulomb Blockade, Hysteresis, and Switching Induced by a Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (17), pp.176805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.176805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principle of a variable capacitor based on Coulomb blockade of nanometric-size clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Seneor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nguyen Van Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Friederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65 (5), pp.699-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-10122-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field-Induced Drug Delivery from ZIF-8 Metal-Organic Frameworks-Based Nanocomposites through Magnetic Nanoparticles Heating or Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Laib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943625v1</w:t>
-              </w:r>
-[...8498 lines deleted...]
-                <w:t xml:space="preserve">hal-03153118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les low-techs comme objet de recherche scientifique. Vers une société pérenne, équitable et conviviale (publié dans La Pensée Ecologique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8862,159 +8979,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetically Induced Nanocatalysis for Intermittent Energy Storage: Review of the Current Status and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoparticles in Catalysis: Advances in Synthesis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Wiley, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527821761.ch14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9024,654 +9141,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline water electrolysis enhanced by an alternative magnetic field: promises and bottlenecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Niether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Topical ISE Meeting of the International Society of electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-fluorescent images of electric and magnetic near-fields of a High Impedance Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ragazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie 2D en champ proche par thermo fluorescence de champs magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ragazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic heating of FeC core Ni shell nanoparticles as an efficient means to enhance alkaline water electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Niether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, Aug 2018, Szczyrk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Coulomb blockade in ultra-small metallic nanoparticle self-assemblies, at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tricard</w:t>
+                <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhail Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9681,144 +9798,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic nanoparticles for the treatment of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Clerc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019072885A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9965,51 +10082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ceballos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Daccache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0224662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux-Duclos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr01388c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mazar&#237;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03879719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c04738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00474C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rocacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035655" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marbaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Morales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Costo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00463H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Asensio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056449" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madelaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Asensio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marbaix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03350" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ragazzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2860520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054084" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G Ovejero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de La Presa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02513D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.139902" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lefter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9PC29RZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Anand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Banerjee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094425" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovejero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabrera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valdivielso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.94.184420" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.10.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1SBZ70Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine El Hajj Diab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pi&#241;ol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brites" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bustamante" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991050v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05250A" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994547v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057289v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404954s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201203020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952248v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551582]" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.176805" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153118v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seneor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Friederich" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10122-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527821761.ch14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364970v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880952v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Daccache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0224662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux-Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr01388c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mazar&#237;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gatard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Masi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Encinas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00663" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00474C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03879719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c04738" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rocacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170093" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marbaix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038912" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Morales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Costo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00463H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madelaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167403" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Asensio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056449" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Asensio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marbaix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03350" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ragazzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2860520" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Issac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054084" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanjean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus G Ovejero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de La Presa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02513D" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.139902" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01983020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovejero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabrera" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valdivielso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Anand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Banerjee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.094425" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lefter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.036" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9PC29RZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.94.184420" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.10.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1SBZ70Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine El Hajj Diab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01990989v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991243v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pi&#241;ol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brites" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bustamante" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991050v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05250A" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057289v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404954s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201203020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952248v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3551582]" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630209v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273393" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812022v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desvaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.176805" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seneor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen Van Dau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Friederich" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10122-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhamid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Alvarez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ceballos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527821761.ch14" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908460v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>