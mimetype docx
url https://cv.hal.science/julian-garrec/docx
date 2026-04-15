--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -846,854 +846,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Singles Out the G[8-5]C Intrastrand DNA Cross-Link? Mechanistic and Structural Insights from Quantum Mechanics/Molecular Mechanics Simulations</w:t>
+                <w:t xml:space="preserve">Prion versus doppel protein misfolding: new insights from replica-exchange molecular dynamics simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Patel</w:t>
+                <w:t xml:space="preserve">Pascal Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dupont</w:t>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dumont</w:t>
+                <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (2), pp.425-431. </w:t>
+              <w:t xml:space="preserve">, 2013, 52 (47), pp.8518-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi301198h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi400884e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828536v1</w:t>
+                <w:t xml:space="preserve">hal-01153305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Misfolding Routes for the Prion Protein around pH 4.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivano Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (5), pp.e1003057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion versus doppel protein misfolding: new insights from replica-exchange molecular dynamics simulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Singles Out the G[8-5]C Intrastrand DNA Cross-Link? Mechanistic and Structural Insights from Quantum Mechanics/Molecular Mechanics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Baillod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
+                <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (47), pp.8518-26. </w:t>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.425-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi400884e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi301198h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153305v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Intrastrand Cross-Link Lesions of DNA from QM/MM Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced sampling molecular dynamics identifies PrP(Sc) structures harboring a C-terminal β-core.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandan Patel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Maria-Carola Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (4), pp.2111-2119. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (49), pp.9891-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja2084042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi301091x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115345v1</w:t>
+                <w:t xml:space="preserve">hal-01153299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sampling molecular dynamics identifies PrP(Sc) structures harboring a C-terminal β-core.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into Intrastrand Cross-Link Lesions of DNA from QM/MM Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Carola Colombo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Chandan Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (49), pp.9891-9. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (4), pp.2111-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi301091x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja2084042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153299v1</w:t>
+                <w:t xml:space="preserve">hal-01115345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Frontiers of First-Principles Based Computer Simulations of Chemical and Biological Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the HIV-1 Protease Reactivity with DFT: What Do We Gain from Recent Functionals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Brunk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Vanni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2011.667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (26), pp.8545-8558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp200565w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527330v1</w:t>
+                <w:t xml:space="preserve">hal-01116257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the HIV-1 Protease Reactivity with DFT: What Do We Gain from Recent Functionals?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Garrec</w:t>
+                <w:t xml:space="preserve">Pushing the Frontiers of First-Principles Based Computer Simulations of Chemical and Biological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Brunk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sautet</w:t>
+                <w:t xml:space="preserve">Thomas J Penfold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giulia Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (26), pp.8545-8558. </w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (9), pp.667-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp200565w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2011.667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01116257v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Inhibiting Power of N···CO Based Peptidomimetic Compounds against HIV-1 Protease: Insights from a QM/MM Study</w:t>
               </w:r>
@@ -1705,51 +1705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1962,51 +1962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale simulations of complex oxidatively-generated DNA lesions: reactivity and structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandan Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ben Gaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fincias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901397" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02409525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Zidan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx4004616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301198h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Tavernelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baillod" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400884e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Patel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2084042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carola Colombo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301091x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Penfold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palermo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200565w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cascella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct9004728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Amistadi-Revol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Kassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ben Gaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fincias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901397" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02409525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Zidan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx4004616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baillod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Tavernelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400884e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301198h" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carola Colombo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301091x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2084042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200565w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Penfold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palermo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cascella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct9004728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Amistadi-Revol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Kassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>