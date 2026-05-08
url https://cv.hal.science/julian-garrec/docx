--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -846,854 +846,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion versus doppel protein misfolding: new insights from replica-exchange molecular dynamics simulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Misfolding Routes for the Prion Protein around pH 4.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Baillod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Garrec</w:t>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi400884e⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (5), pp.e1003057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153305v1</w:t>
+                <w:t xml:space="preserve">hal-04527329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Misfolding Routes for the Prion Protein around pH 4.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Singles Out the G[8-5]C Intrastrand DNA Cross-Link? Mechanistic and Structural Insights from Quantum Mechanics/Molecular Mechanics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003057⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.425-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi301198h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527329v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Singles Out the G[8-5]C Intrastrand DNA Cross-Link? Mechanistic and Structural Insights from Quantum Mechanics/Molecular Mechanics Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Patel</w:t>
+                <w:t xml:space="preserve">Prion versus doppel protein misfolding: new insights from replica-exchange molecular dynamics simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Dumont</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (2), pp.425-431. </w:t>
+              <w:t xml:space="preserve">, 2013, 52 (47), pp.8518-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi301198h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi400884e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828536v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sampling molecular dynamics identifies PrP(Sc) structures harboring a C-terminal β-core.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into Intrastrand Cross-Link Lesions of DNA from QM/MM Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Carola Colombo</w:t>
+                <w:t xml:space="preserve">Chandan Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (49), pp.9891-9. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (4), pp.2111-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi301091x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja2084042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153299v1</w:t>
+                <w:t xml:space="preserve">hal-01115345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Intrastrand Cross-Link Lesions of DNA from QM/MM Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced sampling molecular dynamics identifies PrP(Sc) structures harboring a C-terminal β-core.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandan Patel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Maria-Carola Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (4), pp.2111-2119. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (49), pp.9891-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja2084042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi301091x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115345v1</w:t>
+                <w:t xml:space="preserve">hal-01153299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the HIV-1 Protease Reactivity with DFT: What Do We Gain from Recent Functionals?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pushing the Frontiers of First-Principles Based Computer Simulations of Chemical and Biological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sautet</w:t>
+                <w:t xml:space="preserve">Elizabeth Brunk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J Penfold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp200565w⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (9), pp.667-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2011.667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116257v1</w:t>
+                <w:t xml:space="preserve">hal-04527330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Frontiers of First-Principles Based Computer Simulations of Chemical and Biological Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vanni</w:t>
+                <w:t xml:space="preserve">Understanding the HIV-1 Protease Reactivity with DFT: What Do We Gain from Recent Functionals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Penfold</w:t>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Palermo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 65 (9), pp.667-671. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (26), pp.8545-8558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2011.667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp200565w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04527330v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Inhibiting Power of N···CO Based Peptidomimetic Compounds against HIV-1 Protease: Insights from a QM/MM Study</w:t>
               </w:r>
@@ -1705,51 +1705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1962,51 +1962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale simulations of complex oxidatively-generated DNA lesions: reactivity and structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandan Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ben Gaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fincias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901397" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02409525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Zidan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx4004616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baillod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Tavernelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400884e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301198h" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carola Colombo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301091x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2084042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200565w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Penfold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palermo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cascella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct9004728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Amistadi-Revol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Kassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ben Gaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fincias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ka&#239;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901397" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02409525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Zidan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx4004616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Tavernelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301198h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baillod" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400884e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Patel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2084042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carola Colombo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301091x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Penfold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palermo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200565w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cascella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct9004728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Amistadi-Revol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Kassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>