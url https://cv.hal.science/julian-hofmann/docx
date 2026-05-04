--- v0 (2026-04-09)
+++ v1 (2026-05-04)
@@ -100,287 +100,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand Evaluations in Sponsorship versus Celebrity Endorsement</w:t>
+                <w:t xml:space="preserve">The impact of moderately incongruent rap music endorsers on luxury brand personality and brand coolness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Schnittka</w:t>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Rezvani</w:t>
+                <w:t xml:space="preserve">Suzanne Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Market Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (1), pp.126--144. </w:t>
+              <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14707853221106309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0965254X.2023.2232805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433898v1</w:t>
+                <w:t xml:space="preserve">hal-04233740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of moderately incongruent rap music endorsers on luxury brand personality and brand coolness</w:t>
+                <w:t xml:space="preserve">Brand Evaluations in Sponsorship versus Celebrity Endorsement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">O. Schnittka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sohier</w:t>
+                <w:t xml:space="preserve">M. Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Hofmann</w:t>
+                <w:t xml:space="preserve">C. Erfgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Billot</w:t>
+                <w:t xml:space="preserve">Z. Rezvani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+              <w:t xml:space="preserve">International Journal of Market Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (1), pp.126--144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0965254X.2023.2232805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14707853221106309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233740v1</w:t>
+                <w:t xml:space="preserve">hal-04433898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port marketing as manifestation of sustainable marketing in a B2B context</w:t>
               </w:r>
@@ -392,51 +392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lavissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Mandják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -509,51 +509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Mandják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Generalizations on the Impact of Stars on the Economic Success of Movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -747,51 +747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences and Willingness to Pay for Tablet News Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Gundlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Media Business Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (4), pp.257-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -825,51 +825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price-perceived quality relationship: A meta-analytic review and assessment of its determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -946,91 +946,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificities of word-of-mouth creation through events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kovarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1062,535 +1062,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How music fandom is acted out in 2022 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Rap Endorsers on Luxury Brand Personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dina Rasolofoarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of the music industry conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Hamburg Business School, Dec 2022, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">EMAC (European Marketing Academy) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Budapast, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952808v1</w:t>
+                <w:t xml:space="preserve">hal-05599427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is fandom acted out in 2022? An update on places of fan practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How music fandom is acted out in 2022 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Rasolofoarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fan Studies Network – North America Conference Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, On Line, France</w:t>
+              <w:t xml:space="preserve">Economics of the music industry conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Hamburg Business School, Dec 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576186v1</w:t>
+                <w:t xml:space="preserve">hal-03952808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Know your enemy: How competitive advertising investments moderate advertising effectiveness in high- and low-informative media channels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Where is fandom acted out in 2022? An update on places of fan practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Rasolofoarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th annual EMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Marketing Academy, May 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Fan Studies Network – North America Conference Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089022v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do B2B platforms reflect a metamorphose of business relationships and management in networks?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Know your enemy: How competitive advertising investments moderate advertising effectiveness in high- and low-informative media channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Wasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schnittka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th Annual IMP Conference and Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">50th annual EMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Marketing Academy, May 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088765v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do B2B platforms reflect a metamorphose of business relationships and management in networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Mandják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Révész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 37th Annual IMP Conference and Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The interface between B2B and B2C: the example of cruise industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Mandják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Hofmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafeed Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMP conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Örebro, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1600,467 +1708,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle politique de prix pour le contenu digital ? Le cas des journaux en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.233-234, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'entreprise se prémunit-elle du &amp;lt;i&amp;gt;Bad Buzz&amp;lt;/i&amp;gt;sur les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.231-232, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'entreprise intègre-t-elle les réseaux sociaux dans sa gestion de la relation client ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.221-222, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l'objectif stratégique d'une entreprise en matière d'engagement marketing axé sur les médias sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.219-220, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les consommateurs sont-ils influencés par les intermédiaires en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.229-230, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les enjeux du digital pour le marketing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.207-208, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2070,144 +2178,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxe et rap : la bonne formule pour une image de marque plus cool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2354,51 +2462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schnittka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erfgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rezvani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14707853221106309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02904470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-12-2018-0409" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska V&#246;lckner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hennig-Thurau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijresmar.2016.08.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Gundlach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2017.1346948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-007-9013-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2F819MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kovarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Rasolofoarison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wasser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Greve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schnittka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Johnen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schnittka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erfgen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rezvani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14707853221106309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02904470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-12-2018-0409" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska V&#246;lckner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hennig-Thurau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijresmar.2016.08.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Gundlach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2017.1346948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-007-9013-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2F819MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kovarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sohier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Rasolofoarison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Greve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schnittka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Johnen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>