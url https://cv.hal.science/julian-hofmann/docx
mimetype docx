--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -100,287 +100,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of moderately incongruent rap music endorsers on luxury brand personality and brand coolness</w:t>
+                <w:t xml:space="preserve">Brand Evaluations in Sponsorship versus Celebrity Endorsement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">O. Schnittka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sohier</w:t>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sohier</w:t>
+                <w:t xml:space="preserve">M. Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Hofmann</w:t>
+                <w:t xml:space="preserve">C. Erfgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Billot</w:t>
+                <w:t xml:space="preserve">Z. Rezvani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+              <w:t xml:space="preserve">International Journal of Market Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (1), pp.126--144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0965254X.2023.2232805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14707853221106309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233740v1</w:t>
+                <w:t xml:space="preserve">hal-04433898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand Evaluations in Sponsorship versus Celebrity Endorsement</w:t>
+                <w:t xml:space="preserve">The impact of moderately incongruent rap music endorsers on luxury brand personality and brand coolness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Schnittka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Rezvani</w:t>
+                <w:t xml:space="preserve">Suzanne Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Market Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (1), pp.126--144. </w:t>
+              <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14707853221106309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0965254X.2023.2232805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433898v1</w:t>
+                <w:t xml:space="preserve">hal-04233740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port marketing as manifestation of sustainable marketing in a B2B context</w:t>
               </w:r>
@@ -392,51 +392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lavissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Mandják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -509,51 +509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Mandják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Generalizations on the Impact of Stars on the Economic Success of Movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -747,51 +747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences and Willingness to Pay for Tablet News Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Gundlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Media Business Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (4), pp.257-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -825,51 +825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price-perceived quality relationship: A meta-analytic review and assessment of its determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -986,51 +986,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificities of word-of-mouth creation through events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kovarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1062,260 +1062,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Rap Endorsers on Luxury Brand Personality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How music fandom is acted out in 2022 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sohier</w:t>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Hofmann</w:t>
+                <w:t xml:space="preserve">Dina Rasolofoarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC (European Marketing Academy) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Budapast, France</w:t>
+              <w:t xml:space="preserve">Economics of the music industry conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Hamburg Business School, Dec 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05599427v1</w:t>
+                <w:t xml:space="preserve">hal-03952808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How music fandom is acted out in 2022 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Impact of Rap Endorsers on Luxury Brand Personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dina Rasolofoarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of the music industry conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Hamburg Business School, Dec 2022, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">EMAC (European Marketing Academy) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Budapast, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952808v1</w:t>
+                <w:t xml:space="preserve">hal-05599427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is fandom acted out in 2022? An update on places of fan practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Rasolofoarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fan Studies Network – North America Conference Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1392,51 +1392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schnittka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th annual EMAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy, May 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1474,51 +1474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do B2B platforms reflect a metamorphose of business relationships and management in networks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Mandják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Révész</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,64 +1582,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interface between B2B and B2C: the example of cruise industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Mandják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafeed Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1716,606 +1716,703 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle politique de prix pour le contenu digital ? Le cas des journaux en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quels sont les enjeux du digital pour le marketing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.233-234, 2021, 9782340055193</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.207-208, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337060v1</w:t>
+                <w:t xml:space="preserve">hal-05337006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'entreprise se prémunit-elle du &amp;lt;i&amp;gt;Bad Buzz&amp;lt;/i&amp;gt;sur les réseaux sociaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quelle politique de prix pour le contenu digital ? Le cas des journaux en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.231-232, 2021, 9782340055193</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.233-234, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337053v1</w:t>
+                <w:t xml:space="preserve">hal-05337060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'entreprise intègre-t-elle les réseaux sociaux dans sa gestion de la relation client ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment l'entreprise se prémunit-elle du &amp;lt;i&amp;gt;Bad Buzz&amp;lt;/i&amp;gt;sur les réseaux sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.221-222, 2021, 9782340055193</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.231-232, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337034v1</w:t>
+                <w:t xml:space="preserve">hal-05337053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l'objectif stratégique d'une entreprise en matière d'engagement marketing axé sur les médias sociaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment l'entreprise intègre-t-elle les réseaux sociaux dans sa gestion de la relation client ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.219-220, 2021, 9782340055193</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.221-222, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337029v1</w:t>
+                <w:t xml:space="preserve">hal-05337034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les consommateurs sont-ils influencés par les intermédiaires en ligne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quel est l'objectif stratégique d'une entreprise en matière d'engagement marketing axé sur les médias sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.229-230, 2021, 9782340055193</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.219-220, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337045v1</w:t>
+                <w:t xml:space="preserve">hal-05337029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les enjeux du digital pour le marketing ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment les consommateurs sont-ils influencés par les intermédiaires en ligne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.207-208, 2021, 9782340055193</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.229-230, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337006v1</w:t>
+                <w:t xml:space="preserve">hal-05337045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Airbnb, TripAdvisor, Google Maps : le numérique booste le tourisme, mais au détriment des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafeed Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.4hkm796fs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luxe et rap : la bonne formule pour une image de marque plus cool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sohier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2462,51 +2559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schnittka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erfgen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rezvani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14707853221106309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02904470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-12-2018-0409" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska V&#246;lckner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hennig-Thurau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijresmar.2016.08.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Gundlach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2017.1346948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-007-9013-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2F819MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kovarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sohier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Rasolofoarison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Greve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schnittka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Johnen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schnittka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erfgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rezvani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14707853221106309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02904470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-12-2018-0409" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska V&#246;lckner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hennig-Thurau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijresmar.2016.08.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Gundlach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2017.1346948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-007-9013-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2F819MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kovarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Rasolofoarison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Greve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schnittka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Johnen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4hkm796fs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>