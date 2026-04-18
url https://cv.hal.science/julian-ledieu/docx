--- v0 (2026-03-28)
+++ v1 (2026-04-18)
@@ -2370,351 +2370,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
+                <w:t xml:space="preserve">Quantum size effects in Ag thin films grown on the fivefold surface of the icosahedral Al-Cu-Fe quasicrystal: Influence of the growth temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Ruano Merchán</w:t>
+                <w:t xml:space="preserve">Ankit Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Brix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
+                <w:t xml:space="preserve">Dongmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Jullien</w:t>
+                <w:t xml:space="preserve">Thomas Lograsso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (12), pp.7253-7263. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.013212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0001450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688642v1</w:t>
+                <w:t xml:space="preserve">hal-03542010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum size effects in Ag thin films grown on the fivefold surface of the icosahedral Al-Cu-Fe quasicrystal: Influence of the growth temperature</w:t>
+                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Shukla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Catalina Ruano Merchán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongmei Wu</w:t>
+                <w:t xml:space="preserve">Florian Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lograsso</w:t>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (1), pp.013212. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.7253-7263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0001450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542010v1</w:t>
+                <w:t xml:space="preserve">hal-03688642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From high temperature phase formation to transition metal substitution in the Fe/Al₉Co₂(001) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dubaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,51 +2778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of three-dimensional bulk clusters in determining surface morphologies of intermetallic compounds:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,295 +2876,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of electron states in a quasicrystal</w:t>
+                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuvam Sarkar</w:t>
+                <w:t xml:space="preserve">Laurent Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Krajčí</w:t>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pampa Sadhukhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrei Gloskovskii</w:t>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L241106⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 542, pp.148540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403516v1</w:t>
+                <w:t xml:space="preserve">hal-03043810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson localization of electron states in a quasicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvam Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boulley</w:t>
+                <w:t xml:space="preserve">Marian Krajčí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Pampa Sadhukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Andrei Gloskovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 542, pp.148540. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L241106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043810v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-glass magnetism of the non-equiatomic CoCrFeMnNi high-entropy alloy</w:t>
               </w:r>
@@ -3676,425 +3676,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonwetting Behavior of Al–Co Quasicrystalline Approximants Owing to Their Unique Electronic Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
+                <w:t xml:space="preserve">From the Surface Structure to Catalytic Properties of Al 5 Co 2 (21̅0): A Study Combining Experimental and Theoretical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b20653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548915v1</w:t>
+                <w:t xml:space="preserve">hal-02478625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Surface Structure to Catalytic Properties of Al 5 Co 2 (21̅0): A Study Combining Experimental and Theoretical Approaches</w:t>
+                <w:t xml:space="preserve">Pseudo-2-Fold Surface of the Al13Co4 Catalyst: Structure, Stability, and Hydrogen Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09675⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (35), pp.39787-39797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c09702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478625v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-2-Fold Surface of the Al13Co4 Catalyst: Structure, Stability, and Hydrogen Adsorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alina Vlad</w:t>
+                <w:t xml:space="preserve">Nonwetting Behavior of Al–Co Quasicrystalline Approximants Owing to Their Unique Electronic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (35), pp.39787-39797. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.15793-15801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c09702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006464v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable Al-Fe intermetallic stabilised by epitaxial relationship</w:t>
               </w:r>
@@ -5166,51 +5166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,51 +5659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermetallic compounds as potential alternatives to noble metals in heterogeneous catalysis: The partial hydrogenation of butadiene on alpha-Al4Cu9(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidiya Kibis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5936,51 +5936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Al 13 Ru 4 (010) Approximant Surface Leading to Anisotropic Molecular Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katariina Pussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6096,51 +6096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.4958-4969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7110,295 +7110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between bulk atomic clusters and surface structure in complex intermetallic compounds: The case study of the Al5Co2(001) surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of the monoclinic Al13Fe4(010) complex metallic alloy surface determined by low-energy electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Tzu Huang</w:t>
+                <w:t xml:space="preserve">A. Matilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. J. P. Abreu</w:t>
+                <w:t xml:space="preserve">R. D. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.085414. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.085414⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132752v1</w:t>
+                <w:t xml:space="preserve">hal-01218348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the monoclinic Al13Fe4(010) complex metallic alloy surface determined by low-energy electron diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. D. Diehl</w:t>
+                <w:t xml:space="preserve">Interplay between bulk atomic clusters and surface structure in complex intermetallic compounds: The case study of the Al5Co2(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. De Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hahne</w:t>
+                <w:t xml:space="preserve">Ying-Tzu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gille</w:t>
+                <w:t xml:space="preserve">G. J. P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.085414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.085414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218348v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomorphic growth mode of Pb on the Al13Fe4(010) approximant surface</w:t>
               </w:r>
@@ -7410,64 +7410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile De Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7565,64 +7565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. De Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -7846,51 +7846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. De Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -8058,90 +8058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Properties of the o-Al13Co4(100) Surface toward Molecules Involved in the Semihydrogenation of Acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (40), pp.23032-23041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8413,90 +8413,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organized Molecular Films with Long-Range Quasiperiodic Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (4), pp.3646-3653. </w:t>
@@ -8534,51 +8534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. II. A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Mcguirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8664,51 +8664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and dynamical properties of superbright C-60 molecules on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. I. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. J. P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8945,51 +8945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Mcguirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,51 +9196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces of Al-based complex metallic alloys: atomic structure, thin film growth and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9287,51 +9287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Adsorbate Structure Determination for Quasicrystals Using X-Ray Standing Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. I. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9549,425 +9549,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of the (010) surface of the Al13Fe4 catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen adsorption on the Al9Co2(001) surface: first-principles and STM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (7), pp.076102. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.355003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.076102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977979v1</w:t>
+                <w:t xml:space="preserve">hal-00977985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Al2Cu(001) and Al9Co2(001) surfaces: role of the covalent-like bonding network and off-stoichiometric effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+                <w:t xml:space="preserve">Structural investigation of the (010) surface of the Al13Fe4 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.1570⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (7), pp.076102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.076102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075766v1</w:t>
+                <w:t xml:space="preserve">hal-00977979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen adsorption on the Al9Co2(001) surface: first-principles and STM study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Structure of the Al2Cu(001) and Al9Co2(001) surfaces: role of the covalent-like bonding network and off-stoichiometric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.355003. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1517, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/35/355003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.1570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977985v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically frustrated magnetism of spins on icosahedral clusters: The Gd3Au13Sn4 quasicrystalline approximant</w:t>
               </w:r>
@@ -10100,51 +10100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10217,51 +10217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic structure mediated by graphitelike Al nets on the Al2Cu (001) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10758,64 +10758,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead adsorption on the Al13Co4(100) surface: heterogeneous nucleation and pseudomorphic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10918,51 +10918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ünal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11013,77 +11013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Investigation of the (001) Surface of the Al9Co2 Complex Metallic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11141,307 +11141,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new complex hexagonal phase in the Ce-Au-Sn system and its structure relationship with the 1/1 approximant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural investigation of the (110) surface of γ-Al4Cu9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boulet</w:t>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.11.133⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (8), pp.085411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.085411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831645v1</w:t>
+                <w:t xml:space="preserve">hal-00977987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of the (110) surface of γ-Al4Cu9</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duguet</w:t>
+                <w:t xml:space="preserve">A new complex hexagonal phase in the Ce-Au-Sn system and its structure relationship with the 1/1 approximant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kenzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 492 (1-2), pp.439-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.11.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.085411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00977987v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiperiodic Pb monolayer on the fivefold i -Al-Pd-Mn surface: Structure and electronic properties</w:t>
               </w:r>
@@ -11825,51 +11825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex metallic surface phases in the Al/Cu(111) system: An experimental and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12757,295 +12757,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of cobalt on the ten-fold surface of &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt;-Al&amp;lt;sub&amp;gt;72&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt; and on the five-fold surface of &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;-Al&amp;lt;sub&amp;gt;70&amp;lt;/sub&amp;gt;Pd&amp;lt;sub&amp;gt;21&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Anthony Smerdon</w:t>
+                <w:t xml:space="preserve">Adsorption of benzene on the five-fold surface of the i- Al70Pd21Mn9 quasicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Reid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa H Wearing</w:t>
+                <w:t xml:space="preserve">Sam Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lograsso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (06-08), pp.841-847. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430500263447⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 86 (06-08), pp.869-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500270467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513583v1</w:t>
+                <w:t xml:space="preserve">hal-00513594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of benzene on the five-fold surface of the i- Al70Pd21Mn9 quasicrystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of cobalt on the ten-fold surface of &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt;-Al&amp;lt;sub&amp;gt;72&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt; and on the five-fold surface of &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;-Al&amp;lt;sub&amp;gt;70&amp;lt;/sub&amp;gt;Pd&amp;lt;sub&amp;gt;21&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Anthony Smerdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Ross</w:t>
+                <w:t xml:space="preserve">Dennis Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa H Wearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (06-08), pp.869-874. </w:t>
+              <w:t xml:space="preserve">, 2006, 86 (06-08), pp.841-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430500270467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430500263447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513594v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of strain in Ag on Al(111) and Al on Ag(100) thin film growth</w:t>
               </w:r>
@@ -13959,51 +13959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First surface structure determination of a quasicrystalline approximant using combined surface X-ray diffraction and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14412,51 +14412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Semsari Parapari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Takhsha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fabbrici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano-Merchan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01783" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mahboob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivarsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.105801" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Ko&#382;elj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vrtnik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutbien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e Luzar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Jelen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Leskovar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Deliji&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matejka Podlogar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Smerdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Sr&#353;an" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin. Huang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvam Sarkar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kraj&#269;&#237;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pampa Sadhukhan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gloskovskii" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L241106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ga&#269;nik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167579" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116790" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozelj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaglicic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelhar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc730" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329348v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618016712" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Hars" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Sharma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Smerdon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Yadav" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205428" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288103v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgrath" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913567" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288102v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herinx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Serkovic Loli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN3JCD90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile De Weerd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ6T56K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Woodruff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. J. Lovelock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Jones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deyko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115418" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -G. Barthes-Labrousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.087" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nugent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shimoda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/1/015001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287847v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. I. Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Shukla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085428" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288108v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/48/485009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288110v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Su" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Stanisha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.106101" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Addou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Deniozou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heggen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.01.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jazbec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolinsek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214202" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Serkovic Loli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205406" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#220;nal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.076101" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831645v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.11.133" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCD5K804-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665183v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraj&#269;&#237;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hafner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085417" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665194v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Evans" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.224204" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665178v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Deniozou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Shukla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125418" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665126v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leung" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Wearing" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165430" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665162v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Weerd" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Ribeiro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024201" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665153v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Wu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lograsso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.245405" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513865v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Anthony Smerdon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H Wearing" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leung" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801914920" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665120v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lograsso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.073409" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513583v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hoeft" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Reid" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500263447" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513594v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Haq" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ross" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500270467" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.155401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289649v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310254v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070541v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615187v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kibis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felici" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316095243" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Semsari Parapari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Takhsha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fabbrici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano-Merchan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01783" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mahboob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivarsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.105801" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Ko&#382;elj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vrtnik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutbien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e Luzar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Jelen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Leskovar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Deliji&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matejka Podlogar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Smerdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Sr&#353;an" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin. Huang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvam Sarkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kraj&#269;&#237;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pampa Sadhukhan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gloskovskii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L241106" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ga&#269;nik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167579" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116790" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozelj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaglicic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelhar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc730" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329348v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618016712" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Hars" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Sharma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Smerdon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Yadav" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205428" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288103v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgrath" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913567" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288102v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herinx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Serkovic Loli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN3JCD90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile De Weerd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ6T56K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Woodruff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. J. Lovelock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Jones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deyko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115418" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -G. Barthes-Labrousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.087" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nugent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shimoda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/1/015001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287847v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. I. Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Shukla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085428" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288108v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/48/485009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288110v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Su" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Stanisha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.106101" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Addou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Deniozou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heggen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.01.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jazbec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolinsek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214202" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Serkovic Loli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205406" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#220;nal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.076101" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831645v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.11.133" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCD5K804-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665183v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraj&#269;&#237;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hafner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085417" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665194v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Evans" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.224204" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665178v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Deniozou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Shukla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125418" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665126v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leung" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Wearing" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165430" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665162v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Weerd" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Ribeiro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024201" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665153v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Wu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lograsso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.245405" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513865v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Anthony Smerdon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H Wearing" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leung" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801914920" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665120v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lograsso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.073409" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513594v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hoeft" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Haq" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ross" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500270467" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513583v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Reid" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500263447" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.155401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289649v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310254v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070541v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615187v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kibis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felici" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316095243" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>