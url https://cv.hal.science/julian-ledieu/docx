--- v1 (2026-04-18)
+++ v2 (2026-05-11)
@@ -243,351 +243,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure, chemical composition, and oxidation behavior of the (001) surface of Ni 2 In 3 intermetallic catalyst</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Rare-Earth High-Entropy Alloy Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahowd Youssef Alfahad</w:t>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorour Semsari Parapari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.035801⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c02644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046042v1</w:t>
+                <w:t xml:space="preserve">hal-05186292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Rare-Earth High-Entropy Alloy Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Atomic structure, chemical composition, and oxidation behavior of the (001) surface of Ni 2 In 3 intermetallic catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahowd Youssef Alfahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sorour Semsari Parapari</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.035801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c02644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.035801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186292v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Manipulation of Spatially Confined Multiferroic Heuslers by Martensitic Microstructure Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Takhsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Fabbrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -779,429 +779,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry-Driven Formation of Two-Dimensional Ternary Oxides: From Quasicrystal Approximants to Honeycomb Lattice Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
+                <w:t xml:space="preserve">Structure and properties of the (100) surface of the Au-Si-Ho quasicrystalline approximant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Bajoun Mbajoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Chin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01783⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.045402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.045402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724773v1</w:t>
+                <w:t xml:space="preserve">hal-04736648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of the (100) surface of the Au-Si-Ho quasicrystalline approximant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.045402⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.107877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.107877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736648v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometry-Driven Formation of Two-Dimensional Ternary Oxides: From Quasicrystal Approximants to Honeycomb Lattice Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+                <w:t xml:space="preserve">Catalina Ruano-Merchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Olivier Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Redjaïmia</w:t>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.107877. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (21), pp.8839-8844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.107877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736629v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic structure of different surface terminations of polycrystalline ZnPd</w:t>
               </w:r>
@@ -1315,3742 +1315,3742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Ferromagnetism of the CeFe₉Si₄ Intermetallic Compound</w:t>
+                <w:t xml:space="preserve">Heterogeneous nucleation and orientation relationships of icosahedral phase with TiB2 inoculants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primož Koželj</w:t>
+                <w:t xml:space="preserve">Blaž Leskovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Vrtnik</w:t>
+                <w:t xml:space="preserve">Sašo Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Boutbien</w:t>
+                <w:t xml:space="preserve">Kemal Delijić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jože Luzar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreja Jelen</w:t>
+                <w:t xml:space="preserve">Matejka Podlogar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 968, pp.172195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237543v1</w:t>
+                <w:t xml:space="preserve">hal-04243256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous nucleation and orientation relationships of icosahedral phase with TiB2 inoculants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray photoelectron diffraction study of the approximant Al5Co2(001) quasicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhonidas de Senna Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaž Leskovar</w:t>
+                <w:t xml:space="preserve">Alexandre Pancotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sašo Šturm</w:t>
+                <w:t xml:space="preserve">Alex Sandre Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kemal Delijić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Abner de Siervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matejka Podlogar</w:t>
+                <w:t xml:space="preserve">Renee Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 968, pp.172195. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.3387-3394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CP04891D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243256v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C₆₀ Adsorbed on Ni(111) and Co(0001) Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STEM Structural Investigation of RE‐Au‐Si 1/1 Approximants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Bajoun Mbajoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Smerdon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Vinko Sršan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katariina Pussi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu‐chin. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (3), pp.1655-1664. </w:t>
+              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijch.202300117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240536v1</w:t>
+                <w:t xml:space="preserve">hal-04745215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron diffraction study of the approximant Al5Co2(001) quasicrystal</w:t>
+                <w:t xml:space="preserve">C₆₀ Adsorbed on Ni(111) and Co(0001) Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhonidas de Senna Junior</w:t>
+                <w:t xml:space="preserve">Joseph Smerdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pancotti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katariina Pussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP04891D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (3), pp.1655-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102043v1</w:t>
+                <w:t xml:space="preserve">hal-04240536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM Structural Investigation of RE‐Au‐Si 1/1 Approximants</w:t>
+                <w:t xml:space="preserve">Surface Reactivity of the Au‐Si‐Ho Quasicrystalline 1/1 Approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Bajoun Mbajoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yu‐chin. Huang</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu‐chin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fournee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijch.202300117⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijch.202300118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745215v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Reactivity of the Au‐Si‐Ho Quasicrystalline 1/1 Approximant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Bajoun Mbajoun</w:t>
+                <w:t xml:space="preserve">Revealing the Epitaxial Interface between Al13Fe4 and Al5Fe2 Enabling Atomic Al Interdiffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu‐chin Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Fournee</w:t>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijch.202300118⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.19593-19603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244275v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Epitaxial Interface between Al13Fe4 and Al5Fe2 Enabling Atomic Al Interdiffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Structure and Ferromagnetism of the CeFe₉Si₄ Intermetallic Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primož Koželj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Stanislav Vrtnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Anand</w:t>
+                <w:t xml:space="preserve">Justine Boutbien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Gille</w:t>
+                <w:t xml:space="preserve">Jože Luzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Andreja Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (15), pp.19593-19603. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (15), pp.6169-6180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102028v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al 4 Ir: An Al–Ir Binary-Phase Superstructure of the Ni 2 Al 3 Type</w:t>
+                <w:t xml:space="preserve">Quantum size effects in Ag thin films grown on the fivefold surface of the icosahedral Al-Cu-Fe quasicrystal: Influence of the growth temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Ankit Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saso Šturm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lograsso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00816⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.013212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767778v1</w:t>
+                <w:t xml:space="preserve">hal-03542010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum size effects in Ag thin films grown on the fivefold surface of the icosahedral Al-Cu-Fe quasicrystal: Influence of the growth temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongmei Wu</w:t>
+                <w:t xml:space="preserve">Catalina Ruano Merchán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lograsso</w:t>
+                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001450⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.7253-7263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542010v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From high temperature phase formation to transition metal substitution in the Fe/Al₉Co₂(001) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Jullien</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 591, pp.153100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688642v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From high temperature phase formation to transition metal substitution in the Fe/Al₉Co₂(001) system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Al 4 Ir: An Al–Ir Binary-Phase Superstructure of the Ni 2 Al 3 Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dubaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+                <w:t xml:space="preserve">Saso Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 591, pp.153100. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (23), pp.8823-8833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800974v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of three-dimensional bulk clusters in determining surface morphologies of intermetallic compounds:</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anderson localization of electron states in a quasicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvam Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Krajčí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pampa Sadhukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gloskovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0038103⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L241106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317134v1</w:t>
+                <w:t xml:space="preserve">hal-03403516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 542, pp.148540. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of electron states in a quasicrystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrei Gloskovskii</w:t>
+                <w:t xml:space="preserve">Spin-glass magnetism of the non-equiatomic CoCrFeMnNi high-entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Koželj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrtnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gačnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L241106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 523, pp.167579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403516v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-glass magnetism of the non-equiatomic CoCrFeMnNi high-entropy alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Gačnik</w:t>
+                <w:t xml:space="preserve">The (110) and (320) surfaces of a Cantor alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuerbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167579⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.116790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365254v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (110) and (320) surfaces of a Cantor alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of three-dimensional bulk clusters in determining surface morphologies of intermetallic compounds:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 209, pp.116790. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (12), pp.124706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0038103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390321v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal growth, crystal structure and surface characterisation of the binary phase Al45Cr7.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nonwetting Behavior of Al–Co Quasicrystalline Approximants Owing to Their Unique Electronic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1458/1/012016⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.15793-15801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360341v1</w:t>
+                <w:t xml:space="preserve">hal-02548915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic quantum critical point in the Ce 3 Al system with a large magnetic anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Krnel</w:t>
+                <w:t xml:space="preserve">From the Surface Structure to Catalytic Properties of Al 5 Co 2 (21̅0): A Study Combining Experimental and Theoretical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kozelj</w:t>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jaglicic</w:t>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Kelhar</w:t>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-6528/abc730⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030028v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Surface Structure to Catalytic Properties of Al 5 Co 2 (21̅0): A Study Combining Experimental and Theoretical Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Pseudo-2-Fold Surface of the Al13Co4 Catalyst: Structure, Stability, and Hydrogen Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09675⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (35), pp.39787-39797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c09702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478625v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-2-Fold Surface of the Al13Co4 Catalyst: Structure, Stability, and Hydrogen Adsorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Anisotropic quantum critical point in the Ce 3 Al system with a large magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrtnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+                <w:t xml:space="preserve">M Krnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kozelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jaglicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kelhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c09702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (10), pp.105016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-6528/abc730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006464v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonwetting Behavior of Al–Co Quasicrystalline Approximants Owing to Their Unique Electronic Structures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metastable Al-Fe intermetallic stabilised by epitaxial relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Podlogar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b20653⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.147492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548915v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable Al-Fe intermetallic stabilised by epitaxial relationship</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single crystal growth, crystal structure and surface characterisation of the binary phase Al45Cr7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533, pp.147492. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Physics: Conference Series, 1458, pp.012016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1458/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990393v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ternary compound with the BGa8Ir4 structure type in the Al-Au-Ir system</w:t>
+                <w:t xml:space="preserve">Recovery of surface state bands after desorption of Te capping layer on (Bi&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ternary topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Kadok</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejing Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520618016712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (49), pp.494002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab3fc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329348v2</w:t>
+                <w:t xml:space="preserve">hal-02999617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of surface state bands after desorption of Te capping layer on (Bi&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ternary topological insulators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fournee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab3fc3⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999617v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sašo Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morfin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.360-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123328v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the (100) Surface of the Ce3Pd20Si6 Intermetallic Cage Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Abdel-Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (19), pp.12355-12366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497735v1</w:t>
+                <w:t xml:space="preserve">hal-02122057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the (100) Surface of the Ce3Pd20Si6 Intermetallic Cage Compound</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bonding network and stability of clusters: the case study of Al13TM4 pseudo-tenfold surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fournée</w:t>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (19), pp.12355-12366. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (2), pp.314-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053273319000202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122057v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding network and stability of clusters: the case study of Al13TM4 pseudo-tenfold surfaces</w:t>
+                <w:t xml:space="preserve">A new ternary compound with the BGa8Ir4 structure type in the Al-Au-Ir system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Scheid</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Joris Kadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (2), pp.314-324. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, B75 (1), pp.49-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273319000202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052520618016712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085906v1</w:t>
+                <w:t xml:space="preserve">hal-02329348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba8Au5.25Ge40.75(110) : A Nano-Caged Surface Electronically Controlled by Ba and Au Adatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,64 +5153,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building 2D quasicrystals from 5-fold symmetric corannulene molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,77 +5300,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ambrožič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (4), pp.43405 - 43405. </w:t>
@@ -5555,77 +5555,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Semihydrogenation of Acetylene on the (100) Surface of the o-Al13Co4 Quasicrystalline Approximant: Density Functional Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kandaskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fournee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (34), pp.18738-18745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5659,103 +5659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermetallic compounds as potential alternatives to noble metals in heterogeneous catalysis: The partial hydrogenation of butadiene on alpha-Al4Cu9(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidiya Kibis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.2292-2296. </w:t>
@@ -5793,103 +5793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullerene adsorption on intermetallic compounds of increasing structural complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Smerdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee Diehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5923,103 +5923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Al 13 Ru 4 (010) Approximant Surface Leading to Anisotropic Molecular Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katariina Pussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (40), pp.22067 - 22072. </w:t>
@@ -6070,77 +6070,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semihydrogenation of Acetylene on Al5Co2 Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.4958-4969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6168,3356 +6168,3356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structure of the Ag-In-(rare earth) complex intermetallics</w:t>
+                <w:t xml:space="preserve">Structural investigations of Al5Co2(2-10) and (100) surfaces: Influence of bonding strength and annealing temperature on surface terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S Hars</w:t>
+                <w:t xml:space="preserve">M. Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R. Sharma</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-C. De Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (20), pp.205428 - 205428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205428⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93, pp.075412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.075412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665251v1</w:t>
+                <w:t xml:space="preserve">hal-01284776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigations of Al5Co2(2-10) and (100) surfaces: Influence of bonding strength and annealing temperature on surface terminations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quasi-ordered C60 molecular films grown on the pseudo-ten-fold (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R D Diehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.075412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (355001), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/35/355001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284776v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Al13Co4(100) surface: Combination of surface x-ray diffraction and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G G Mcguirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L L Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.165406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-ordered C60 molecular films grown on the pseudo-ten-fold (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+                <w:t xml:space="preserve">Surface structure of the Ag-In-(rare earth) complex intermetallics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A Smerdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R D Diehl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. P. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Mahboob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (355001), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (20), pp.205428 - 205428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/35/355001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379677v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al3AuIr: A New Compound in the Al–Au–Ir System</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of O-2 and C2Hn (n=2, 4, 6) on the Al9Co2(001) and o-Al13Co4(100) complex metallic alloy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Grin</w:t>
+                <w:t xml:space="preserve">M. Warde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. N. Serkovic Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00946⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357 (B), pp.1666-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218370v1</w:t>
+                <w:t xml:space="preserve">hal-01288102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of leaching on surface composition, microstructure, and valence band of single grain icosahedral Al-Cu-Fe quasicrystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Mcgrath</w:t>
+                <w:t xml:space="preserve">Structure of the monoclinic Al13Fe4(010) complex metallic alloy surface determined by low-energy electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913567⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288103v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of O-2 and C2Hn (n=2, 4, 6) on the Al9Co2(001) and o-Al13Co4(100) complex metallic alloy surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Interplay between bulk atomic clusters and surface structure in complex intermetallic compounds: The case study of the Al5Co2(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. De Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tzu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.085414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.085414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01288102v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the monoclinic Al13Fe4(010) complex metallic alloy surface determined by low-energy electron diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">C60 superstructure and carbide formation on the Al-terminated Al9Co2(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. De Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Diehl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.155418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218348v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between bulk atomic clusters and surface structure in complex intermetallic compounds: The case study of the Al5Co2(001) surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Pseudomorphic growth mode of Pb on the Al13Fe4(010) approximant surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Tzu Huang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Cécile De Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 356, pp.862-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.08.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.085414⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132752v1</w:t>
+                <w:t xml:space="preserve">hal-01288106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomorphic growth mode of Pb on the Al13Fe4(010) approximant surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">X-ray standing wave study of Si clusters on a decagonal Al-Co-Ni quasicrystal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Woodruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. J. Lovelock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.08.088⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.115418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288106v1</w:t>
+                <w:t xml:space="preserve">hal-01288104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C60 superstructure and carbide formation on the Al-terminated Al9Co2(001) surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">The atomic structure of low-index surfaces of the intermetallic compound InPd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Mcguirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. De Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. D. Diehl</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.155418⟩</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218345v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray standing wave study of Si clusters on a decagonal Al-Co-Ni quasicrystal surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature on the initial stages of oxidation of gamma-Al4Cu9(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Warde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert G. Jones</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile De Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deyko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. -G. Barthes-Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (11), </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347, pp.208-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.115418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288104v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atomic structure of low-index surfaces of the intermetallic compound InPd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of leaching on surface composition, microstructure, and valence band of single grain icosahedral Al-Cu-Fe quasicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Mcguirk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Hahne</w:t>
+                <w:t xml:space="preserve">R. Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">, 2015, 142 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4928650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218362v1</w:t>
+                <w:t xml:space="preserve">hal-01288103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the initial stages of oxidation of gamma-Al4Cu9(110)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
+                <w:t xml:space="preserve">Al3AuIr: A New Compound in the Al–Au–Ir System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Kadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -G. Barthes-Labrousse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuri Grin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 347, pp.208-213. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (16), pp.7898-7905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288105v1</w:t>
+                <w:t xml:space="preserve">hal-01218370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Properties of the o-Al13Co4(100) Surface toward Molecules Involved in the Semihydrogenation of Acetylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+                <w:t xml:space="preserve">Surfaces of quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (40), pp.23032-23041. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.48-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp504906r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075982v1</w:t>
+                <w:t xml:space="preserve">hal-01287847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the twofold surface of the icosahedral Ag-In-Yb quasicrystal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-Organized Molecular Films with Long-Range Quasiperiodic Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/1/015001⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.3646-3653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn500234j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287848v1</w:t>
+                <w:t xml:space="preserve">hal-01075771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces of quasicrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. II. A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Mcguirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.009⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (8), pp.084703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4892409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287847v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organized Molecular Films with Long-Range Quasiperiodic Order</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordering and dynamical properties of superbright C-60 molecules on Ag(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. I. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dongmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (4), pp.3646-3653. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn500234j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.085428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075771v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. II. A theoretical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Growth and structure of ultrathin alumina films on the (110) surface of gamma-Al4Cu9 complex metallic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Warde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. N. Serkovic Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile De Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4892409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/48/485009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075951v1</w:t>
+                <w:t xml:space="preserve">hal-01288108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering and dynamical properties of superbright C-60 molecules on Ag(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dynamics of C 60 molecules on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heekeun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. I. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. J. P. Abreu</w:t>
+                <w:t xml:space="preserve">A Schwarze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katariina Pussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Shukla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Arthur Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (8), </w:t>
+              <w:t xml:space="preserve">, 2014, 89 (24), pp.245428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.085428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.245428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287846v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and structure of ultrathin alumina films on the (110) surface of gamma-Al4Cu9 complex metallic alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. I. Experimental study of In thin films on Pd(111) and alloy formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Mcguirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (48), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (8), pp.084702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/48/485009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4892408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288108v1</w:t>
+                <w:t xml:space="preserve">hal-01075808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structures of In-Pd intermetallic compounds. I. Experimental study of In thin films on Pd(111) and alloy formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surfaces of Al-based complex metallic alloys: atomic structure, thin film growth and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (8), pp.084702. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.034802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4892408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/15/3/034802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075808v1</w:t>
+                <w:t xml:space="preserve">hal-01075798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of C 60 molecules on Au(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Adsorbate Structure Determination for Quasicrystals Using X-Ray Standing Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. I. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heekeun Shin</w:t>
+                <w:t xml:space="preserve">S. Y. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Schwarze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katariina Pussi</w:t>
+                <w:t xml:space="preserve">A. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Colombier</w:t>
+                <w:t xml:space="preserve">N. A. Stanisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (24), pp.245428. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (10), pp.106101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.245428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.106101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075806v1</w:t>
+                <w:t xml:space="preserve">hal-01288110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces of Al-based complex metallic alloys: atomic structure, thin film growth and reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structure of the twofold surface of the icosahedral Ag-In-Yb quasicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nugent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shimoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/15/3/034802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/1/015001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075798v1</w:t>
+                <w:t xml:space="preserve">hal-01287848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Adsorbate Structure Determination for Quasicrystals Using X-Ray Standing Waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption Properties of the o-Al13Co4(100) Surface toward Molecules Involved in the Semihydrogenation of Acetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (10), pp.106101. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (40), pp.23032-23041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.106101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp504906r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288110v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of Pb adsorption on the (010) surface of the orthorhombic T-Al-3(Mn,Pd) crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuerbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 611, pp.74-79. </w:t>
@@ -9549,494 +9549,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen adsorption on the Al9Co2(001) surface: first-principles and STM study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural investigation of the (010) surface of the Al13Fe4 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Gille</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.355003. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (7), pp.076102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/35/355003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.076102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977985v1</w:t>
+                <w:t xml:space="preserve">hal-00977979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of the (010) surface of the Al13Fe4 catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structure of the Al2Cu(001) and Al9Co2(001) surfaces: role of the covalent-like bonding network and off-stoichiometric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.076102⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1517, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.1570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977979v1</w:t>
+                <w:t xml:space="preserve">hal-01075766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Al2Cu(001) and Al9Co2(001) surfaces: role of the covalent-like bonding network and off-stoichiometric effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+                <w:t xml:space="preserve">Oxygen adsorption on the Al9Co2(001) surface: first-principles and STM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1517, 9 p. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.355003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.1570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075766v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically frustrated magnetism of spins on icosahedral clusters: The Gd3Au13Sn4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kozelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jazbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrtnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dolinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10100,90 +10100,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (100) surface of the Al13Co4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee D. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1517, pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10211,490 +10211,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic structure mediated by graphitelike Al nets on the Al2Cu (001) surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Competing allotropes of Bi deposited on the Al13Co4(100) alloy surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Bobaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.146101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (21), pp.214201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.214201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974260v1</w:t>
+                <w:t xml:space="preserve">hal-00974263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing allotropes of Bi deposited on the Al13Co4(100) alloy surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elucidating the dynamical equilibrium of C 60 molecules on Ag(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.I. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heekeun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Serkovic Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (21), pp.214201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.214201⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86 (20), pp.205406 - 205406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974263v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the dynamical equilibrium of C 60 molecules on Ag(111)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic structure mediated by graphitelike Al nets on the Al2Cu (001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (20), pp.205406 - 205406. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (14), pp.146101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.146101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665213v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the orthorhombic Al13Co4(100) surface using LEED, STM and ab initio studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heekeun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katariina Pussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10758,77 +10758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead adsorption on the Al13Co4(100) surface: heterogeneous nucleation and pseudomorphic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deniozou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10905,64 +10905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ünal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11013,103 +11013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Investigation of the (001) Surface of the Al9Co2 Complex Metallic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Alarcon Villaseca</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Serkovic Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (30), pp.14922-14932. </w:t>
@@ -11147,103 +11147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the (110) surface of γ-Al4Cu9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (8), pp.085411. </w:t>
@@ -11320,64 +11320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kenzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 492 (1-2), pp.439-445. </w:t>
@@ -11453,77 +11453,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krajčí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11609,51 +11609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (22), </w:t>
@@ -11743,51 +11743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuerbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (12), </w:t>
@@ -11819,1276 +11819,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex metallic surface phases in the Al/Cu(111) system: An experimental and computational study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nucleation of Pb starfish clusters on the five-fold Al-Pd-Mn quasicrystal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krajčí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Wearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (20), pp.205412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.205412⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79 (16), pp.165430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.165430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978010v1</w:t>
+                <w:t xml:space="preserve">hal-01665126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of Pb starfish clusters on the five-fold Al-Pd-Mn quasicrystal surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. H. Wearing</w:t>
+                <w:t xml:space="preserve">Structure investigation of the (100) surface of the orthorhombic Al13Co4 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Addou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deniozou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Feuerbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (16), pp.165430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.165430⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80 (1), pp.014203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.014203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665126v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twofold surface of the decagonal Al-Cu-Co quasicrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ünal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.024201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure investigation of the (100) surface of the orthorhombic Al13Co4 crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Feuerbacher</w:t>
+                <w:t xml:space="preserve">Aperiodic and modulated Pb thin films on fivefold icosahedral Al-Cu-Fe and Al(111): Tailoring the structure of Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Deniozou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Lograsso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (1), pp.014203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.014203⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79 (24), pp.245405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.245405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978014v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperiodic and modulated Pb thin films on fivefold icosahedral Al-Cu-Fe and Al(111): Tailoring the structure of Pb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Complex metallic surface phases in the Al/Cu(111) system: An experimental and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deniozou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T.A. Lograsso</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (24), pp.245405. </w:t>
+              <w:t xml:space="preserve">, 2009, 80 (20), pp.205412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.245405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.205412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665153v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering of adsorbed species on quasicrystal surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembly, structure, and electronic properties of a quasiperiodic lead monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Wearing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Anthony Smerdon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hem Raj Sharma</w:t>
+                <w:t xml:space="preserve">T. A. Lograsso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430801914920⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (7), pp.073409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.073409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513865v1</w:t>
+                <w:t xml:space="preserve">hal-01665120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly, structure, and electronic properties of a quasiperiodic lead monolayer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Mcgrath</w:t>
+                <w:t xml:space="preserve">Ordering of adsorbed species on quasicrystal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Anthony Smerdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa H Wearing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Parle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. Lograsso</w:t>
+                <w:t xml:space="preserve">Hem Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (7), pp.073409. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (13-15), pp.2073-2082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.073409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430801914920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665120v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of benzene on the five-fold surface of the i- Al70Pd21Mn9 quasicrystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of cobalt on the ten-fold surface of &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt;-Al&amp;lt;sub&amp;gt;72&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt; and on the five-fold surface of &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;-Al&amp;lt;sub&amp;gt;70&amp;lt;/sub&amp;gt;Pd&amp;lt;sub&amp;gt;21&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Anthony Smerdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Haq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amy Ross</w:t>
+                <w:t xml:space="preserve">Dennis Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa H Wearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (06-08), pp.869-874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430500270467⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 86 (06-08), pp.841-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500263447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513594v1</w:t>
+                <w:t xml:space="preserve">hal-00513583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of cobalt on the ten-fold surface of &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt;-Al&amp;lt;sub&amp;gt;72&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt; and on the five-fold surface of &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;-Al&amp;lt;sub&amp;gt;70&amp;lt;/sub&amp;gt;Pd&amp;lt;sub&amp;gt;21&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adsorption of benzene on the five-fold surface of the i- Al70Pd21Mn9 quasicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Hoeft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jon Hoeft</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lograsso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Reid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa H Wearing</w:t>
+                <w:t xml:space="preserve">Amy Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (06-08), pp.841-847. </w:t>
+              <w:t xml:space="preserve">, 2006, 86 (06-08), pp.869-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430500263447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430500270467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513583v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of strain in Ag on Al(111) and Al on Ag(100) thin film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13193,77 +13193,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin films on complex metallic alloy surfaces: A perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hem Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13336,398 +13336,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex intermetallics with cluster-based bulk structures: factors governing their surface structures and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMCAT, International Symposium on Intermetallic Compounds in Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">ICQ14, 14th International Conference on Quasicrystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Kransjska Gora, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289649v1</w:t>
+                <w:t xml:space="preserve">hal-02158341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex energy landscape of quasicrystalline approximant surfaces: application to catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GDR ModMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IMCAT, International Symposium on Intermetallic Compounds in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310254v1</w:t>
+                <w:t xml:space="preserve">hal-02289649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex intermetallics with cluster-based bulk structures: factors governing their surface structures and properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">The complex energy landscape of quasicrystalline approximant surfaces: application to catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICQ14, 14th International Conference on Quasicrystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Kransjska Gora, Slovenia</w:t>
+              <w:t xml:space="preserve">Atelier du GDR ModMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158341v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al5Co2 intermetallic compounds as catalysts for hydrogenation: surface structure and reactivity</w:t>
               </w:r>
@@ -13739,77 +13739,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CmetaC days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Poznan, Poland</w:t>
@@ -13838,90 +13838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-noble intermetallic compounds as selective butadiene-hydrogenation catalysts: Al13Fe4 vs Al13Co4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kibis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13959,64 +13959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First surface structure determination of a quasicrystalline approximant using combined surface X-ray diffraction and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14151,77 +14151,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, Paris, 312 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -14412,51 +14412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Semsari Parapari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Takhsha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fabbrici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano-Merchan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01783" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mahboob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivarsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.105801" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Ko&#382;elj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vrtnik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutbien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e Luzar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Jelen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Leskovar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Deliji&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matejka Podlogar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Smerdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Sr&#353;an" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin. Huang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvam Sarkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kraj&#269;&#237;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pampa Sadhukhan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gloskovskii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L241106" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ga&#269;nik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167579" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116790" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozelj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaglicic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelhar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc730" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329348v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618016712" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Hars" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Sharma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Smerdon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Yadav" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205428" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288103v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgrath" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913567" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288102v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herinx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Serkovic Loli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN3JCD90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile De Weerd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ6T56K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Woodruff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. J. Lovelock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Jones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deyko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115418" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -G. Barthes-Labrousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.087" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nugent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shimoda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/1/015001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287847v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. I. Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Shukla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085428" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288108v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/48/485009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288110v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Su" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Stanisha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.106101" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Addou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Deniozou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heggen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.01.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jazbec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolinsek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214202" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Serkovic Loli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205406" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#220;nal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.076101" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831645v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.11.133" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCD5K804-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665183v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraj&#269;&#237;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hafner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085417" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665194v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Evans" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.224204" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665178v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Deniozou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Shukla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125418" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665126v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leung" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Wearing" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165430" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665162v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Weerd" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Ribeiro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024201" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665153v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Wu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lograsso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.245405" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513865v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Anthony Smerdon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H Wearing" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leung" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801914920" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665120v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lograsso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.073409" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513594v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hoeft" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Haq" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ross" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500270467" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513583v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Reid" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500263447" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.155401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289649v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310254v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070541v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615187v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kibis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felici" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316095243" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Semsari Parapari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahowd Youssef Alfahad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.035801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Takhsha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fabbrici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano-Merchan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01783" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mahboob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivarsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armbr&#252;ster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.105801" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Leskovar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Deliji&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matejka Podlogar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhonidas de Senna Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandre Kilian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner de Siervo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Diehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04891D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Sr&#353;an" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin. Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Smerdon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Pussi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Ko&#382;elj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vrtnik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutbien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e Luzar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Jelen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00547" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Shukla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lograsso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001450" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvam Sarkar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kraj&#269;&#237;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pampa Sadhukhan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gloskovskii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L241106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ga&#269;nik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167579" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116790" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038103" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09702" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krnel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozelj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaglicic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelhar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc730" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122057v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdel-Hamid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02179" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085906v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319000202" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329348v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618016712" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baitinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Krellner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09159" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1830-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadok" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pussi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krellner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baitinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11343" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693976v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06175" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Smerdon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2016-2028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06234" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11083" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284776v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. De Weerd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075412" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Diehl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/35/355001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatelier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Mcguirk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Serkovic Loli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Hars" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Sharma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Smerdon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Yadav" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205428" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288102v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herinx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Serkovic Loli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN3JCD90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218348v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matilainen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Diehl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014109" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132752v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tzu Huang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. P. Abreu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085414" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218345v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155418" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288106v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile De Weerd" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.088" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ6T56K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288104v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Woodruff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. J. Lovelock" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Jones" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deyko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115418" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218362v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcguirk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928650" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288105v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -G. Barthes-Labrousse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.087" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288103v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgrath" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913567" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287847v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075771v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500234j" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075951v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Mcguirk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892409" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287846v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. I. Li" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Shukla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085428" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288108v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/48/485009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075806v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekeun Shin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwarze" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colombier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245428" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075808v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892408" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075798v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/15/3/034802" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Su" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Stanisha" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.106101" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287848v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nugent" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shimoda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/1/015001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075982v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504906r" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Addou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Deniozou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heggen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.01.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977979v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serkovic Loli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alarcon Villaseca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.076102" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1570" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977985v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/35/355003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jazbec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolinsek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214202" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075762v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee D. Diehl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1585" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974263v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bobaru" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214201" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665213v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Serkovic Loli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205406" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974260v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146101" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085411" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Addou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deniozou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#220;nal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.076101" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974222v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203727h" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977987v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085411" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831645v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.11.133" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCD5K804-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665183v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraj&#269;&#237;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hafner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085417" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665194v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Evans" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.224204" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665178v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Deniozou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Shukla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125418" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665126v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leung" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Wearing" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165430" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978014v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuerbacher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014203" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665162v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Weerd" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Ribeiro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024201" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665153v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Wu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lograsso" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.245405" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978010v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205412" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665120v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lograsso" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.073409" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513865v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Anthony Smerdon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H Wearing" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leung" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hem Raj Sharma" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801914920" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513583v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hoeft" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Reid" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500263447" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513594v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Haq" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ross" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500270467" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.155401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360388v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mcgrath" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6116-0_2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310254v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070541v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615187v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kibis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felici" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316095243" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385030v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>