--- v0 (2026-03-18)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliana Lopoukhine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en littérature britannique, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juliana-lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6506-3331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161805124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Thèse de doctorat en littérature britannique, Université Paris-Nanterre (France) et Keele University (Grande-Bretagne) : Poétiques et politiques des espaces urbains dans la fiction féminine des années 1910-1930 en Angleterre. La différence sexuelle à l’épreuve de la ville. Rose Macaulay, Katherine Mansfield, Virginia Woolf & Jean Rhys. Sous la co-direction de Chantal Delourme et de Scott McCracken en cotutelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 Master 2 Recherche en littérature britannique, Université Paris-Nanterre. Non-Combatants and Others (1916) et Crewe Train (1926) de Rose Macaulay : une poétique du désenchantement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Agrégation externe d’anglais, auditrice à l’Ecole Normale Supérieure Ulm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 Maîtrise de littérature britannique, Université Paris-Nanterre. Iteration in Virginia Woolf’s The Waves*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012- Maîtresse de conférences en littérature britannique, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 A.T.E.R, Université de Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Allocataire-monitrice, Université de Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 Lectrice de français, King’s College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions d'intérêt collectif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 Membre du comité de rédaction de la revue Sillages Critiques (VALE, Sorbonne Université) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sillagescritiques/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 Membre du comité de rédaction de la revue L’Atelier </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ojs.parisnanterre.fr/index.php/latelier/index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 Création et animation du séminaire « L’Actuel » au sein de l’axe de recherche PACT (Penser l’ACTuel : fiction, non fiction, VALE) dirigé par le Pr. Frédéric Regard et Jagna Oltarzewska.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024- Co-éditrice-en-chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (littérature et esthétique des mondes anglophone)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: (Re)Nascent Modernisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Janus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Imagi(Ni)Sm: Borealism and the Avant-Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Painting and War Don’t Go Together”: Images and the Unarticulated Affect in Rose Macaulay’s Non-Combatants and Others (1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pouvoirs de l'image, affects et émotions, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionality and the unexceptional in Jean Rhys’s interwar fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.42364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “lieu à soi” chez Virginia Woolf et Jean Rhys : état des lieux (communs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women: A Cultural Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09574042.2020.1779435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Out of Place: Wordsworth and Woolf in London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.9128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ “idiot du village” selon Virginia Woolf : poétique d’une puissance intempestive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etonnant émouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style, styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating Modernisms (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Janus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Incongru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), pp.1-101, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women: A Cultural Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31.2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et référentialité 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Deshmukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11.2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et référentialité 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Deshmukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11.2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf, Orlando: A Biography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre Boileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Clefs-Concours, 9782350309859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliana Lopoukhine; Frédéric Regard; Kerry-Jane Wallart. Routledge, In press, 978-1-032-43557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Jean Rhys: Lines of Transmission, Lines of Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781501371653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando’s London and the longue durée of English Literature: Voices Streaming Endlessly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laniel; Naomi Toth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orlando: a biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.131-151, 2025, 978-284016-598-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur de l’Europe : transmissions transnationales et postmigration dans Travelling with Djinns de Jamal Mahjoub (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayumi Shimosakai; Geneviève Guetemme; Marcos Eymar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de vie et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling the Modernist Cities: the Migrant Aesthetics of Jean Rhys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasna Bozhkova; Diane Drouin; Olivier Hercend. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wanderings of Modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clemson University Press; Liverpool University Press, In press, Seminal Modernisms, 9781638041931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Rhys Transnationally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Jean Rhys: Lines of Transmission, Lines of Flight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing Inc, 2020, 9781501371653. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781501361326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys traductrice : positions ex-centriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-Traducteurs: l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris-Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chemins Croisés, 978-2-84016-304-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliana Lopoukhine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en littérature britannique, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juliana-lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6506-3331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161805124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Thèse de doctorat en littérature britannique, Université Paris-Nanterre (France) et Keele University (Grande-Bretagne) : Poétiques et politiques des espaces urbains dans la fiction féminine des années 1910-1930 en Angleterre. La différence sexuelle à l’épreuve de la ville. Rose Macaulay, Katherine Mansfield, Virginia Woolf & Jean Rhys. Sous la co-direction de Chantal Delourme et de Scott McCracken en cotutelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 Master 2 Recherche en littérature britannique, Université Paris-Nanterre. Non-Combatants and Others (1916) et Crewe Train (1926) de Rose Macaulay : une poétique du désenchantement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Agrégation externe d’anglais, auditrice à l’Ecole Normale Supérieure Ulm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 Maîtrise de littérature britannique, Université Paris-Nanterre. Iteration in Virginia Woolf’s The Waves*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012- Maîtresse de conférences en littérature britannique, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 A.T.E.R, Université de Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Allocataire-monitrice, Université de Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 Lectrice de français, King’s College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions d'intérêt collectif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 Membre du comité de rédaction de la revue Sillages Critiques (VALE, Sorbonne Université) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sillagescritiques/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 Membre du comité de rédaction de la revue L’Atelier </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ojs.parisnanterre.fr/index.php/latelier/index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 Création et animation du séminaire « L’Actuel » au sein de l’axe de recherche PACT (Penser l’ACTuel : fiction, non fiction, VALE) dirigé par le Pr. Frédéric Regard et Jagna Oltarzewska.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024- Co-éditrice-en-chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (littérature et esthétique des mondes anglophone)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: (Re)Nascent Modernisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Janus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Imagi(Ni)Sm: Borealism and the Avant-Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “lieu à soi” chez Virginia Woolf et Jean Rhys : état des lieux (communs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Painting and War Don’t Go Together”: Images and the Unarticulated Affect in Rose Macaulay’s Non-Combatants and Others (1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pouvoirs de l'image, affects et émotions, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionality and the unexceptional in Jean Rhys’s interwar fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.42364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women: A Cultural Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09574042.2020.1779435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Out of Place: Wordsworth and Woolf in London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.9128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ “idiot du village” selon Virginia Woolf : poétique d’une puissance intempestive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etonnant émouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style, styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating Modernisms (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Janus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Incongru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), pp.1-101, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women: A Cultural Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31.2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et référentialité 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Deshmukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11.2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et référentialité 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Deshmukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11.2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf, Orlando: A Biography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre Boileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Clefs-Concours, 9782350309859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliana Lopoukhine; Frédéric Regard; Kerry-Jane Wallart. Routledge, In press, 978-1-032-43557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Jean Rhys: Lines of Transmission, Lines of Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781501371653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando’s London and the longue durée of English Literature: Voices Streaming Endlessly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laniel; Naomi Toth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orlando: a biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.131-151, 2025, 978-284016-598-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur de l’Europe : transmissions transnationales et postmigration dans Travelling with Djinns de Jamal Mahjoub (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayumi Shimosakai; Geneviève Guetemme; Marcos Eymar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de vie et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling the Modernist Cities: the Migrant Aesthetics of Jean Rhys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasna Bozhkova; Diane Drouin; Olivier Hercend. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wanderings of Modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clemson University Press; Liverpool University Press, In press, Seminal Modernisms, 9781638041931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Rhys Transnationally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Jean Rhys: Lines of Transmission, Lines of Flight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing Inc, 2020, 9781501371653. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781501361326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys traductrice : positions ex-centriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-Traducteurs: l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris-Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chemins Croisés, 978-2-84016-304-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10A68412"/>
+    <w:nsid w:val="38F3612E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-lopoukhine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6506-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161805124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sillagescritiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.parisnanterre.fr/index.php/latelier/index" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Janus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.9128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Toth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Deshmukh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1151-virginia-woolf-orlando-a-biography-9782350309859.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/?s=auteurs+traducteurs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-lopoukhine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6506-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161805124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sillagescritiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.parisnanterre.fr/index.php/latelier/index" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Janus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.9128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Toth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Deshmukh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1151-virginia-woolf-orlando-a-biography-9782350309859.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/?s=auteurs+traducteurs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>