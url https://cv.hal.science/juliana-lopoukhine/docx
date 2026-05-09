--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliana Lopoukhine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en littérature britannique, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juliana-lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6506-3331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161805124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Thèse de doctorat en littérature britannique, Université Paris-Nanterre (France) et Keele University (Grande-Bretagne) : Poétiques et politiques des espaces urbains dans la fiction féminine des années 1910-1930 en Angleterre. La différence sexuelle à l’épreuve de la ville. Rose Macaulay, Katherine Mansfield, Virginia Woolf & Jean Rhys. Sous la co-direction de Chantal Delourme et de Scott McCracken en cotutelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 Master 2 Recherche en littérature britannique, Université Paris-Nanterre. Non-Combatants and Others (1916) et Crewe Train (1926) de Rose Macaulay : une poétique du désenchantement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Agrégation externe d’anglais, auditrice à l’Ecole Normale Supérieure Ulm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 Maîtrise de littérature britannique, Université Paris-Nanterre. Iteration in Virginia Woolf’s The Waves*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012- Maîtresse de conférences en littérature britannique, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 A.T.E.R, Université de Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Allocataire-monitrice, Université de Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 Lectrice de français, King’s College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions d'intérêt collectif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 Membre du comité de rédaction de la revue Sillages Critiques (VALE, Sorbonne Université) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sillagescritiques/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 Membre du comité de rédaction de la revue L’Atelier </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ojs.parisnanterre.fr/index.php/latelier/index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 Création et animation du séminaire « L’Actuel » au sein de l’axe de recherche PACT (Penser l’ACTuel : fiction, non fiction, VALE) dirigé par le Pr. Frédéric Regard et Jagna Oltarzewska.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024- Co-éditrice-en-chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (littérature et esthétique des mondes anglophone)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: (Re)Nascent Modernisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Janus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Imagi(Ni)Sm: Borealism and the Avant-Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “lieu à soi” chez Virginia Woolf et Jean Rhys : état des lieux (communs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Painting and War Don’t Go Together”: Images and the Unarticulated Affect in Rose Macaulay’s Non-Combatants and Others (1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pouvoirs de l'image, affects et émotions, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionality and the unexceptional in Jean Rhys’s interwar fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.42364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women: A Cultural Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09574042.2020.1779435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Out of Place: Wordsworth and Woolf in London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.9128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ “idiot du village” selon Virginia Woolf : poétique d’une puissance intempestive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etonnant émouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style, styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating Modernisms (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Janus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Incongru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), pp.1-101, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women: A Cultural Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31.2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et référentialité 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Deshmukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11.2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et référentialité 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Deshmukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11.2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf, Orlando: A Biography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre Boileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Clefs-Concours, 9782350309859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliana Lopoukhine; Frédéric Regard; Kerry-Jane Wallart. Routledge, In press, 978-1-032-43557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Jean Rhys: Lines of Transmission, Lines of Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781501371653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando’s London and the longue durée of English Literature: Voices Streaming Endlessly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laniel; Naomi Toth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orlando: a biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.131-151, 2025, 978-284016-598-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur de l’Europe : transmissions transnationales et postmigration dans Travelling with Djinns de Jamal Mahjoub (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayumi Shimosakai; Geneviève Guetemme; Marcos Eymar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de vie et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling the Modernist Cities: the Migrant Aesthetics of Jean Rhys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasna Bozhkova; Diane Drouin; Olivier Hercend. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wanderings of Modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clemson University Press; Liverpool University Press, In press, Seminal Modernisms, 9781638041931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Rhys Transnationally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Jean Rhys: Lines of Transmission, Lines of Flight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing Inc, 2020, 9781501371653. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781501361326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys traductrice : positions ex-centriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-Traducteurs: l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris-Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chemins Croisés, 978-2-84016-304-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliana Lopoukhine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en littérature britannique, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juliana-lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6506-3331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161805124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Thèse de doctorat en littérature britannique, Université Paris-Nanterre (France) et Keele University (Grande-Bretagne) : Poétiques et politiques des espaces urbains dans la fiction féminine des années 1910-1930 en Angleterre. La différence sexuelle à l’épreuve de la ville. Rose Macaulay, Katherine Mansfield, Virginia Woolf & Jean Rhys. Sous la co-direction de Chantal Delourme et de Scott McCracken en cotutelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 Master 2 Recherche en littérature britannique, Université Paris-Nanterre. Non-Combatants and Others (1916) et Crewe Train (1926) de Rose Macaulay : une poétique du désenchantement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Agrégation externe d’anglais, auditrice à l’Ecole Normale Supérieure Ulm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 Maîtrise de littérature britannique, Université Paris-Nanterre. Iteration in Virginia Woolf’s The Waves*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012- Maîtresse de conférences en littérature britannique, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 A.T.E.R, Université de Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Allocataire-monitrice, Université de Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 Lectrice de français, King’s College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions d'intérêt collectif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 Membre du comité de rédaction de la revue Sillages Critiques (VALE, Sorbonne Université) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sillagescritiques/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 Membre du comité de rédaction de la revue L’Atelier </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ojs.parisnanterre.fr/index.php/latelier/index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 Création et animation du séminaire « L’Actuel » au sein de l’axe de recherche PACT (Penser l’ACTuel : fiction, non fiction, VALE) dirigé par le Pr. Frédéric Regard et Jagna Oltarzewska.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024- Co-éditrice-en-chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (littérature et esthétique des mondes anglophone)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: (Re)Nascent Modernisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Janus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Imagi(Ni)Sm: Borealism and the Avant-Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Painting and War Don’t Go Together”: Images and the Unarticulated Affect in Rose Macaulay’s Non-Combatants and Others (1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pouvoirs de l'image, affects et émotions, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionality and the unexceptional in Jean Rhys’s interwar fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.42364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “lieu à soi” chez Virginia Woolf et Jean Rhys : état des lieux (communs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women: A Cultural Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09574042.2020.1779435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Out of Place: Wordsworth and Woolf in London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.9128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ “idiot du village” selon Virginia Woolf : poétique d’une puissance intempestive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etonnant émouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.I-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style, styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating Modernisms (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Janus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Incongru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), pp.1-101, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women: A Cultural Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31.2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et référentialité 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Deshmukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11.2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et référentialité 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Deshmukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11.2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf, Orlando: A Biography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre Boileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Clefs-Concours, 9782350309859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys: Writing Precariously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliana Lopoukhine; Frédéric Regard; Kerry-Jane Wallart. Routledge, In press, 978-1-032-43557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Jean Rhys: Lines of Transmission, Lines of Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781501371653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando’s London and the longue durée of English Literature: Voices Streaming Endlessly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laniel; Naomi Toth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orlando: a biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.131-151, 2025, 978-284016-598-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur de l’Europe : transmissions transnationales et postmigration dans Travelling with Djinns de Jamal Mahjoub (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayumi Shimosakai; Geneviève Guetemme; Marcos Eymar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de vie et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remodeling the Modernist Cities: the Migrant Aesthetics of Jean Rhys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasna Bozhkova; Diane Drouin; Olivier Hercend. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wanderings of Modernism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clemson University Press; Liverpool University Press, In press, Seminal Modernisms, 9781638041931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reading Rhys Transnationally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry-Jane Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Jean Rhys: Lines of Transmission, Lines of Flight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing Inc, 2020, 9781501371653. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781501361326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rhys traductrice : positions ex-centriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Lopoukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-Traducteurs: l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris-Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chemins Croisés, 978-2-84016-304-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38F3612E"/>
+    <w:nsid w:val="874BC11B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-lopoukhine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6506-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161805124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sillagescritiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.parisnanterre.fr/index.php/latelier/index" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Janus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.9128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Toth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Deshmukh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1151-virginia-woolf-orlando-a-biography-9782350309859.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/?s=auteurs+traducteurs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-lopoukhine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6506-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161805124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sillagescritiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.parisnanterre.fr/index.php/latelier/index" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Janus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.9128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Toth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Deshmukh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1151-virginia-woolf-orlando-a-biography-9782350309859.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/?s=auteurs+traducteurs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>