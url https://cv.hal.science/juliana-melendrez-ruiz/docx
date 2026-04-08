--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -178,2614 +178,2614 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 13 - Discours publics et représentations des consommateurs</w:t>
+                <w:t xml:space="preserve">Does cooking matter? Exploring the impact of food processing on French adults’ implicit attitudes toward plant-based products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Farineaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417950v1</w:t>
+                <w:t xml:space="preserve">hal-05168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cooking matter? Exploring the impact of food processing on French adults’ implicit attitudes toward plant-based products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rioux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.105654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives végétales aux produits laitiers - Leviers et enjeux pour l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, F 6 060 – 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumer Attitudes toward Pulses: Measuring the Implicit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.2608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15112608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.104510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using CATA tests to capture consumers’ mental representations elicited by images of pulse-based food products with different levels of processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Farineaux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Saldaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.105887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing assessment of social representations by comparing groups with different cultural and demographic characteristics: A case study on pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.104188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2021.655273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do French Consumers Have the Same Social Representations of Pulses as Food Industry Professionals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168616v1</w:t>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9020147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French consumers know the benefits of pulses, but do not choose them: An exploratory study combining indirect and direct approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A central place for meat, but what about pulses? Studying French consumers' representations of main dish structure, using an indirect approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit attitudes towards cooked and raw plant-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05217562v1</w:t>
+              <w:t xml:space="preserve">The 16th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Philadelphia (Pennsylvania), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives végétales aux produits laitiers - Leviers et enjeux pour l’innovation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+                <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04721113v1</w:t>
+              <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer Attitudes toward Pulses: Measuring the Implicit</w:t>
+                <w:t xml:space="preserve">Les protéines végétales vues par le consommateur : quelles représentations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04117034v1</w:t>
+              <w:t xml:space="preserve">Séminaire GO PROTEINS Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'agriculture de Bourgogne Franche-Comté, Dec 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03525978v1</w:t>
+              <w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CATA tests to capture consumers’ mental representations elicited by images of pulse-based food products with different levels of processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les consommateurs français et les professionnels ont-ils les mêmes représentations sociales des légumes secs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03513882v1</w:t>
+              <w:t xml:space="preserve">Conférence/débat : Les recherches en région Bourgogne Franche-Comté sur la transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroSup Dijon; INRAE, Nov 2020, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que je dis n'est pas nécessairement ce que je fais&amp;quot; : consommation des légumes secs par les adultes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03299093v1</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Terres Univia. FRA.; Terres Inovia. FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing assessment of social representations by comparing groups with different cultural and demographic characteristics: A case study on pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+                <w:t xml:space="preserve">Représentations sur les légumineuses chez les consommateurs français et les professionnels de la filière. Evaluation des freins à la consommation et perspectives de réappropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Claret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03144340v1</w:t>
+              <w:t xml:space="preserve">Place des produits animaux et végétaux dans l'alimentation : approches interdisciplinaires pour mieux innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, n.p., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do French Consumers Have the Same Social Representations of Pulses as Food Industry Professionals?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What I say is not necessary what I do: pulses consumption in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">hal-02164325v1</w:t>
+              <w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit attitudes towards cooked and raw plant-based products</w:t>
+                <w:t xml:space="preserve">Chapitre 13 - Discours publics et représentations des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Darcet; Aurélie Maurice. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th Pangborn Sensory Science Symposium</w:t>
-[...529 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-128, 2025, 978-2-7592-4068-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">hal-02787733v1</w:t>
+                <w:t xml:space="preserve">hal-05417950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2803,90 +2803,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumes secs. Bien les connaître pour les mettre dans son assiette. Rapport de synthèse sur la thèse de Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2953,51 +2953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une doctorante de l’Inrae veut faire pousser la filière légumineuses. Dans Le Bien Public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morlot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,64 +3015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valise du chercheur : les légumes secs autour du monde. La Nuit européenne des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,643 +3082,643 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the low consumption of pulses among French non vegetarian consumers : combining direct and indirect approaches to identify barriers and opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding consumer behavior and evaluating nudge strategies to increase food choice of pulses: how virtual reality combined with eye-tracking and explicit measures can help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating nudging strategies towards pulses: how a virtual setting combining eye-tracking and explicit measures can help to understand consumer behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilización de la prueba CATA para estudiar las representaciones, actitudes y creencias de los consumidores franceses hacia las legumbres, según su nivel de transformación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. congreso de la associacion espanola de profesionales de analisis sensorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, San Sebastian, España. , 1 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attitudes et représentations des professionnels de l'alimentation envers les légumes secs et leurs perceptions des mangeurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-03123148v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating nudging strategies towards pulses: how a virtual setting combining eye-tracking and explicit measures can help to understand consumer behavior?</w:t>
-[...240 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Understanding the low consumption of pulses among French non vegetarian consumers : combining direct and indirect approaches to identify barriers and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agricultural sciences. Université Bourgogne Franche-Comté, 2020. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020UBFCK030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-02787673v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03123148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3794,51 +3794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4909E929"/>
+    <w:nsid w:val="77EF4FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4025,51 +4025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-melendrez-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-9268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25289491X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05168616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Farineaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Salda&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105887" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guerrero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buatois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlot," TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-melendrez-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-9268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25289491X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05168616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Farineaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Salda&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105887" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guerrero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buatois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlot," TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>