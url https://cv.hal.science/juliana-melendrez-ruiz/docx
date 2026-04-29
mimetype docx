--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -178,2614 +178,2614 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cooking matter? Exploring the impact of food processing on French adults’ implicit attitudes toward plant-based products</w:t>
+                <w:t xml:space="preserve">Chapitre 13 - Discours publics et représentations des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rioux</w:t>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Farineaux</w:t>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Darcet; Aurélie Maurice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-128, 2025, 978-2-7592-4068-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168616v1</w:t>
+                <w:t xml:space="preserve">hal-05417950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does cooking matter? Exploring the impact of food processing on French adults’ implicit attitudes toward plant-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Farineaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
-[...1227 lines deleted...]
-                <w:t xml:space="preserve">hal-02153108v1</w:t>
+                <w:t xml:space="preserve">hal-05168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit attitudes towards cooked and raw plant-based products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Rioux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th Pangborn Sensory Science Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05347388v1</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.105654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Alternatives végétales aux produits laitiers - Leviers et enjeux pour l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03179762v1</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, F6060–1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines végétales vues par le consommateur : quelles représentations ?</w:t>
+                <w:t xml:space="preserve">Consumer Attitudes toward Pulses: Measuring the Implicit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GO PROTEINS Bourgogne Franche-Comté</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03544510v1</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.2608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15112608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03788363v1</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.104510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consommateurs français et les professionnels ont-ils les mêmes représentations sociales des légumes secs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using CATA tests to capture consumers’ mental representations elicited by images of pulse-based food products with different levels of processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Saldaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence/débat : Les recherches en région Bourgogne Franche-Comté sur la transition</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03248623v1</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.105887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que je dis n'est pas nécessairement ce que je fais&amp;quot; : consommation des légumes secs par les adultes français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02787733v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2021.655273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sur les légumineuses chez les consommateurs français et les professionnels de la filière. Evaluation des freins à la consommation et perspectives de réappropriation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhancing assessment of social representations by comparing groups with different cultural and demographic characteristics: A case study on pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place des produits animaux et végétaux dans l'alimentation : approches interdisciplinaires pour mieux innover</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03666604v1</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.104188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What I say is not necessary what I do: pulses consumption in French adults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do French Consumers Have the Same Social Representations of Pulses as Food Industry Professionals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02789101v1</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9020147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A central place for meat, but what about pulses? Studying French consumers' representations of main dish structure, using an indirect approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French consumers know the benefits of pulses, but do not choose them: An exploratory study combining indirect and direct approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 13 - Discours publics et représentations des consommateurs</w:t>
+                <w:t xml:space="preserve">Implicit attitudes towards cooked and raw plant-based products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Philadelphia (Pennsylvania), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protéines végétales vues par le consommateur : quelles représentations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GO PROTEINS Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'agriculture de Bourgogne Franche-Comté, Dec 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les consommateurs français et les professionnels ont-ils les mêmes représentations sociales des légumes secs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence/débat : Les recherches en région Bourgogne Franche-Comté sur la transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroSup Dijon; INRAE, Nov 2020, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What I say is not necessary what I do: pulses consumption in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sur les légumineuses chez les consommateurs français et les professionnels de la filière. Evaluation des freins à la consommation et perspectives de réappropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place des produits animaux et végétaux dans l'alimentation : approches interdisciplinaires pour mieux innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, n.p., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05417950v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que je dis n'est pas nécessairement ce que je fais&amp;quot; : consommation des légumes secs par les adultes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Terres Univia. FRA.; Terres Inovia. FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2803,90 +2803,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumes secs. Bien les connaître pour les mettre dans son assiette. Rapport de synthèse sur la thèse de Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2953,51 +2953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une doctorante de l’Inrae veut faire pousser la filière légumineuses. Dans Le Bien Public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morlot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,64 +3015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valise du chercheur : les légumes secs autour du monde. La Nuit européenne des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3116,346 +3116,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding consumer behavior and evaluating nudge strategies to increase food choice of pulses: how virtual reality combined with eye-tracking and explicit measures can help?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluating nudging strategies towards pulses: how a virtual setting combining eye-tracking and explicit measures can help to understand consumer behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251633v1</w:t>
+                <w:t xml:space="preserve">hal-03251650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating nudging strategies towards pulses: how a virtual setting combining eye-tracking and explicit measures can help to understand consumer behavior?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding consumer behavior and evaluating nudge strategies to increase food choice of pulses: how virtual reality combined with eye-tracking and explicit measures can help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251650v1</w:t>
+                <w:t xml:space="preserve">hal-03251633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilización de la prueba CATA para estudiar las representaciones, actitudes y creencias de los consumidores franceses hacia las legumbres, según su nivel de transformación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. congreso de la associacion espanola de profesionales de analisis sensorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, San Sebastian, España. , 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3480,103 +3480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attitudes et représentations des professionnels de l'alimentation envers les légumes secs et leurs perceptions des mangeurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3633,51 +3633,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the low consumption of pulses among French non vegetarian consumers : combining direct and indirect approaches to identify barriers and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Université Bourgogne Franche-Comté, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UBFCK030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3794,51 +3794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77EF4FB9"/>
+    <w:nsid w:val="D4D1EBA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4025,51 +4025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-melendrez-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-9268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25289491X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05168616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Farineaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Salda&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105887" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guerrero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buatois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlot," TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-melendrez-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-9268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25289491X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05168616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Farineaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Salda&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105887" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guerrero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buatois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlot," TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>