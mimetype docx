--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -178,326 +178,160 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
-[...164 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does cooking matter? Exploring the impact of food processing on French adults’ implicit attitudes toward plant-based products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Farineaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -507,2416 +341,3309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134, pp.105654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives végétales aux produits laitiers - Leviers et enjeux pour l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, F6060–1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer Attitudes toward Pulses: Measuring the Implicit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (11), pp.2608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu15112608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98, pp.104510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CATA tests to capture consumers’ mental representations elicited by images of pulse-based food products with different levels of processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Saldaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 170, pp.105887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing assessment of social representations by comparing groups with different cultural and demographic characteristics: A case study on pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frvir.2021.655273⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.104188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299093v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing assessment of social representations by comparing groups with different cultural and demographic characteristics: A case study on pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104188⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2021.655273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144340v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do French Consumers Have the Same Social Representations of Pulses as Food Industry Professionals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods9020147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A central place for meat, but what about pulses? Studying French consumers' representations of main dish structure, using an indirect approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French consumers know the benefits of pulses, but do not choose them: An exploratory study combining indirect and direct approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.004⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153108v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French consumers know the benefits of pulses, but do not choose them: An exploratory study combining indirect and direct approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A central place for meat, but what about pulses? Studying French consumers' representations of main dish structure, using an indirect approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164325v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit attitudes towards cooked and raw plant-based products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Philadelphia (Pennsylvania), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines végétales vues par le consommateur : quelles représentations ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GO PROTEINS Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'agriculture de Bourgogne Franche-Comté, Dec 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544510v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
+                <w:t xml:space="preserve">Les protéines végétales vues par le consommateur : quelles représentations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire GO PROTEINS Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'agriculture de Bourgogne Franche-Comté, Dec 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179762v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs français et les professionnels ont-ils les mêmes représentations sociales des légumes secs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence/débat : Les recherches en région Bourgogne Franche-Comté sur la transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroSup Dijon; INRAE, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What I say is not necessary what I do: pulses consumption in French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ce que je dis n'est pas nécessairement ce que je fais&amp;quot; : consommation des légumes secs par les adultes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Verona, Italy</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Terres Univia. FRA.; Terres Inovia. FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789101v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sur les légumineuses chez les consommateurs français et les professionnels de la filière. Evaluation des freins à la consommation et perspectives de réappropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place des produits animaux et végétaux dans l'alimentation : approches interdisciplinaires pour mieux innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, n.p., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que je dis n'est pas nécessairement ce que je fais&amp;quot; : consommation des légumes secs par les adultes français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What I say is not necessary what I do: pulses consumption in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit vs explicit food preference : a case study on plant-based food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Pangborn Sensory Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Philadelphie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant-based food processing and formulation, from the eyes of consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th European Conference on Sensory and Consumer Research (Eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding consumer behavior and evaluating nudge strategies to increase food choice of pulses: how virtual reality combined with eye-tracking and explicit measures can help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating nudging strategies towards pulses: how a virtual setting combining eye-tracking and explicit measures can help to understand consumer behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilización de la prueba CATA para estudiar las representaciones, actitudes y creencias de los consumidores franceses hacia las legumbres, según su nivel de transformación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. congreso de la associacion espanola de profesionales de analisis sensorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, San Sebastian, España. , 1 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attitudes et représentations des professionnels de l'alimentation envers les légumes secs et leurs perceptions des mangeurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Terres Univia. FRA.; Terres Inovia. FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02787733v1</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 13 - Discours publics et représentations des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Darcet; Aurélie Maurice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-128, 2025, 978-2-7592-4068-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumes secs. Bien les connaître pour les mettre dans son assiette. Rapport de synthèse sur la thèse de Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2926,807 +3653,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une doctorante de l’Inrae veut faire pousser la filière légumineuses. Dans Le Bien Public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morlot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valise du chercheur : les légumes secs autour du monde. La Nuit européenne des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710304v1</w:t>
-              </w:r>
-[...509 lines deleted...]
-                <w:t xml:space="preserve">hal-02787673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the low consumption of pulses among French non vegetarian consumers : combining direct and indirect approaches to identify barriers and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Université Bourgogne Franche-Comté, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UBFCK030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03123148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3794,51 +4010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4D1EBA8"/>
+    <w:nsid w:val="E1481318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4025,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-melendrez-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-9268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25289491X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05168616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Farineaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Salda&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105887" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guerrero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buatois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlot," TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliana-melendrez-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-9268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25289491X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05168616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Farineaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Salda&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105887" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guerrero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buatois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlot," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>