--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -100,161 +100,157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of sorted lung cells revealed a proviral activity of the NF-κB pathway toward SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">Core genome sequencing and genotyping of Leptospira interrogans in clinical samples by target capture sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anvita Bhargava</w:t>
+                <w:t xml:space="preserve">Linda Grillova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chazal</w:t>
+                <w:t xml:space="preserve">Jean-François Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Foretek</w:t>
+                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (12), pp.108449. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-023-08126-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04455549v1</w:t>
+                <w:t xml:space="preserve">pasteur-04120601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell wall lipoprotein CD1687 acts as a DNA binding protein during deoxycholate-induced biofilm formation in Clostridioides difficile</w:t>
               </w:r>
@@ -292,233 +288,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1), pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41522-023-00393-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04099827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core genome sequencing and genotyping of Leptospira interrogans in clinical samples by target capture sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis of sorted lung cells revealed a proviral activity of the NF-κB pathway toward SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvita Bhargava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Grillova</w:t>
+                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+                <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mariet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
+                <w:t xml:space="preserve">Dominika Foretek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Caval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.157. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (12), pp.108449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-023-08126-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04120601v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04455549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of innate immune gene landscape in bat cells</w:t>
               </w:r>
@@ -766,412 +766,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04072738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JC Polyomavirus whole genome sequencing at the single molecule level reveals emerging neurotropic populations in Progressive Multifocal Leucoencephalopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing SARS-CoV-2 from patient samples with low viral abundance: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Kornobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie L’honneur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+                <w:t xml:space="preserve">Elodie Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Rozenberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab639⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23422-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03509651v1</w:t>
+                <w:t xml:space="preserve">pasteur-03884256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing SARS-CoV-2 from patient samples with low viral abundance: a comparative analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SHLD1 is dispensable for 53BP1-dependent V(D)J recombination but critical for productive class switch recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Enouf</w:t>
+                <w:t xml:space="preserve">Estelle Vincendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lemée</w:t>
+                <w:t xml:space="preserve">Wenming Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23422-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31287-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03884256v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04120567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHLD1 is dispensable for 53BP1-dependent V(D)J recombination but critical for productive class switch recombination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JC Polyomavirus whole genome sequencing at the single molecule level reveals emerging neurotropic populations in Progressive Multifocal Leucoencephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Anne-Sophie L’honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flore Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.3707. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226 (7), pp.1151-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31287-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04120567v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03509651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad spectrum compounds targeting early stages of rabies virus (RABV) infection</w:t>
               </w:r>
@@ -1196,64 +1196,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Azebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 188, pp.105016. </w:t>
@@ -1317,77 +1317,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theerapat Phoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Fule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Picardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (12), pp.e0260981. </w:t>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (13), pp.1432-1446. </w:t>
@@ -1748,90 +1748,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic landscapes of SARS-CoV-2-infected and bystander lung cells reveal a selective upregulation of NF-κB-dependent coding and non-coding proviral transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvita Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Foretek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Marie Aicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04455549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Foretek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04099827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00393-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04120601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grillova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08126-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04184139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chantharath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Endres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dinh Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L&#8217;honneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab639" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03884256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lem&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23422-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04120567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vincendeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Wei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31287-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03281530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapat Phoka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Fule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260981" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04120601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grillova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08126-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04099827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00393-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04455549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Foretek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04184139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chantharath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Endres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dinh Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03884256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lem&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23422-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04120567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vincendeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31287-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L&#8217;honneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab639" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03281530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapat Phoka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Fule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260981" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>