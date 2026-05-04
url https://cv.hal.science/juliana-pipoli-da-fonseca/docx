--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -100,425 +100,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core genome sequencing and genotyping of Leptospira interrogans in clinical samples by target capture sequencing</w:t>
+                <w:t xml:space="preserve">The cell wall lipoprotein CD1687 acts as a DNA binding protein during deoxycholate-induced biofilm formation in Clostridioides difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Grillova</w:t>
+                <w:t xml:space="preserve">Emile Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+                <w:t xml:space="preserve">Lise Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mariet</w:t>
+                <w:t xml:space="preserve">Patrick England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.157. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-023-08126-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-023-00393-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04120601v1</w:t>
+                <w:t xml:space="preserve">pasteur-04099827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cell wall lipoprotein CD1687 acts as a DNA binding protein during deoxycholate-induced biofilm formation in Clostridioides difficile</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of sorted lung cells revealed a proviral activity of the NF-κB pathway toward SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Auria</w:t>
+                <w:t xml:space="preserve">Anvita Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Hunault</w:t>
+                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick England</w:t>
+                <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
+                <w:t xml:space="preserve">Dominika Foretek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-023-00393-5⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (12), pp.108449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04099827v1</w:t>
+                <w:t xml:space="preserve">pasteur-04455549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of sorted lung cells revealed a proviral activity of the NF-κB pathway toward SARS-CoV-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Core genome sequencing and genotyping of Leptospira interrogans in clinical samples by target capture sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
+                <w:t xml:space="preserve">Linda Grillova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chazal</w:t>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Foretek</w:t>
+                <w:t xml:space="preserve">Jean-François Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (12), pp.108449. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-023-08126-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04455549v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04120601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of innate immune gene landscape in bat cells</w:t>
               </w:r>
@@ -766,412 +766,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04072738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing SARS-CoV-2 from patient samples with low viral abundance: a comparative analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">JC Polyomavirus whole genome sequencing at the single molecule level reveals emerging neurotropic populations in Progressive Multifocal Leucoencephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie L’honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Turc</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Enouf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flore Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23422-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226 (7), pp.1151-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03884256v1</w:t>
+                <w:t xml:space="preserve">pasteur-03509651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHLD1 is dispensable for 53BP1-dependent V(D)J recombination but critical for productive class switch recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vincendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Vincendeau</w:t>
+                <w:t xml:space="preserve">Wenming Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenming Wei</w:t>
+                <w:t xml:space="preserve">Xuefei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuefei Zhang</w:t>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.3707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-31287-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04120567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JC Polyomavirus whole genome sequencing at the single molecule level reveals emerging neurotropic populations in Progressive Multifocal Leucoencephalopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing SARS-CoV-2 from patient samples with low viral abundance: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Kornobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie L’honneur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+                <w:t xml:space="preserve">Vincent Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Rozenberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 226 (7), pp.1151-1161. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23422-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03509651v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03884256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad spectrum compounds targeting early stages of rabies virus (RABV) infection</w:t>
               </w:r>
@@ -1196,64 +1196,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Azebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 188, pp.105016. </w:t>
@@ -1317,77 +1317,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theerapat Phoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Fule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Picardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (12), pp.e0260981. </w:t>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (13), pp.1432-1446. </w:t>
@@ -1748,90 +1748,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic landscapes of SARS-CoV-2-infected and bystander lung cells reveal a selective upregulation of NF-κB-dependent coding and non-coding proviral transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvita Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Foretek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Marie Aicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04120601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grillova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08126-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04099827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00393-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04455549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Foretek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04184139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chantharath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Endres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dinh Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03884256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lem&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23422-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04120567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vincendeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31287-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L&#8217;honneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab639" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03281530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapat Phoka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Fule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260981" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04099827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00393-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04455549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Foretek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04120601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grillova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08126-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04184139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chantharath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Endres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dinh Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L&#8217;honneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab639" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04120567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vincendeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31287-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03884256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lem&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23422-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03281530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapat Phoka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Fule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260981" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04727508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Cong Tu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>